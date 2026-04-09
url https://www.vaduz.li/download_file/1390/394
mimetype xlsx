--- v0 (2025-12-07)
+++ v1 (2026-04-09)
@@ -1,1805 +1,3004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20415"/>
-  <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\anina.vogt\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gina.frick\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{409632E5-4711-4F3F-8CE7-056DAA86BF41}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58AFBD2C-CAEE-42E3-9D7E-61BBD857D203}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="48" windowWidth="25320" windowHeight="14592" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Antrag" sheetId="1" r:id="rId1"/>
-    <sheet name="Hilfstabelle" sheetId="2" r:id="rId2"/>
+    <sheet name="Antrag" sheetId="12" r:id="rId1"/>
+    <sheet name="Styles" sheetId="1" state="veryHidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="B_0">Hilfstabelle!$C$5</definedName>
-[...16 lines deleted...]
-    <definedName name="T_2">Hilfstabelle!$F$19</definedName>
+    <definedName name="Beitrag_Erw" localSheetId="0">Antrag!$U$11</definedName>
+    <definedName name="Beitrag_Jug" localSheetId="0">Antrag!$W$11</definedName>
+    <definedName name="Beitrag_Sen" localSheetId="0">Antrag!$Y$11</definedName>
+    <definedName name="Beitrag_Trn" localSheetId="0">Antrag!$AA$11</definedName>
+    <definedName name="EigenkapitalAngegeben" localSheetId="0">Antrag!$X$74</definedName>
+    <definedName name="Jahr" localSheetId="0">Antrag!$U$7</definedName>
+    <definedName name="MaxBeitrag_Erw" localSheetId="0">Antrag!$U$13</definedName>
+    <definedName name="MaxBeitrag_Jug" localSheetId="0">Antrag!$W$13</definedName>
+    <definedName name="MaxBeitrag_Sen" localSheetId="0">Antrag!$Y$13</definedName>
+    <definedName name="MaxBeitrag_Trn" localSheetId="0">Antrag!$AA$13</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcOnSave="0"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D21" i="1" l="1"/>
-[...58 lines deleted...]
-  <c r="C33" i="1"/>
+  <c r="O128" i="12" l="1"/>
+  <c r="G50" i="12"/>
+  <c r="G51" i="12"/>
+  <c r="G49" i="12"/>
+  <c r="F48" i="12"/>
+  <c r="M44" i="12" l="1"/>
+  <c r="F55" i="12"/>
+  <c r="E55" i="12"/>
+  <c r="J48" i="12"/>
+  <c r="M42" i="12"/>
+  <c r="M45" i="12"/>
+  <c r="M49" i="12"/>
+  <c r="M50" i="12"/>
+  <c r="M51" i="12"/>
+  <c r="M53" i="12"/>
+  <c r="L7" i="12" l="1"/>
+  <c r="M22" i="12" s="1"/>
+  <c r="B128" i="12" l="1"/>
+  <c r="D87" i="12"/>
+  <c r="F86" i="12"/>
+  <c r="M75" i="12"/>
+  <c r="M74" i="12"/>
+  <c r="F124" i="12" l="1"/>
+  <c r="F123" i="12"/>
+  <c r="F122" i="12"/>
+  <c r="F121" i="12"/>
+  <c r="X74" i="12"/>
+  <c r="L10" i="12" s="1"/>
+  <c r="I84" i="12"/>
+  <c r="I81" i="12"/>
+  <c r="I80" i="12"/>
+  <c r="I78" i="12"/>
+  <c r="F65" i="12"/>
+  <c r="K63" i="12"/>
+  <c r="K64" i="12" s="1"/>
+  <c r="M59" i="12"/>
+  <c r="K35" i="12"/>
+  <c r="K36" i="12" s="1"/>
+  <c r="H35" i="12"/>
+  <c r="F37" i="12"/>
+  <c r="F36" i="12"/>
+  <c r="F31" i="12"/>
+  <c r="H30" i="12"/>
+  <c r="K30" i="12"/>
+  <c r="M30" i="12" s="1"/>
+  <c r="K25" i="12"/>
+  <c r="M25" i="12" s="1"/>
+  <c r="F27" i="12"/>
+  <c r="F26" i="12"/>
+  <c r="U72" i="12"/>
+  <c r="G23" i="12" s="1"/>
+  <c r="F39" i="12"/>
+  <c r="F32" i="12"/>
+  <c r="G4" i="12"/>
+  <c r="K23" i="12" l="1"/>
+  <c r="M23" i="12" s="1"/>
+  <c r="H23" i="12"/>
+  <c r="X72" i="12"/>
+  <c r="F125" i="12" s="1"/>
+  <c r="M63" i="12"/>
+  <c r="M35" i="12"/>
+  <c r="K31" i="12"/>
+  <c r="K26" i="12"/>
+  <c r="L8" i="12" l="1"/>
+  <c r="F70" i="12"/>
+  <c r="F69" i="12"/>
+  <c r="X65" i="12" l="1"/>
+  <c r="T65" i="12" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="205">
+  <si>
+    <t>Hyperlink</t>
+  </si>
+  <si>
+    <t>Followed Hyperlink</t>
+  </si>
+  <si>
+    <t>V_VBALink</t>
+  </si>
+  <si>
+    <t>V_Check</t>
+  </si>
+  <si>
+    <t>Formate für einfache Arbeitsmappen</t>
+  </si>
+  <si>
+    <t>Formate für komplexe Arbeitsmappen</t>
+  </si>
+  <si>
+    <t>Titelformate zur Strukturierung</t>
+  </si>
+  <si>
+    <t>Titelformate für die Gruppierung von Analyseabschnitten, NICHT für Tabellenüberschriften</t>
+  </si>
+  <si>
+    <t>und welcher der/die Nutzer:in ändern kann/soll.</t>
+  </si>
+  <si>
+    <t>wo der/die Nutzer:in einen Wert auswählen kann/soll.</t>
+  </si>
+  <si>
+    <t>Kommentare oder Beschreibungen von Formeln oder Werten.</t>
+  </si>
+  <si>
+    <t>Formate für Formeln/Berechnungen.</t>
+  </si>
+  <si>
+    <t>enthalten ist, d.h. dass sie nach unten/rechts gefüllt werden kann</t>
+  </si>
+  <si>
+    <t>Gesperrt, sollte von der/dem Nutzer:in nicht geändert werden.</t>
+  </si>
+  <si>
+    <t>der sich in der Nähe befindet (rechts/unten)</t>
+  </si>
+  <si>
+    <t>Formate für Ergebnistabellen</t>
+  </si>
+  <si>
+    <t>Beschreibung der Datenquelle(n).</t>
+  </si>
+  <si>
+    <t>Verwendet zur Fehlerprüfung (WAHR / FALSCH) oder für einfache Zähler</t>
+  </si>
+  <si>
+    <t>Format um Gesamtsummen anzuzeigen, oder andere wichtige Summenfelder</t>
+  </si>
+  <si>
+    <t>Gleiche Formate in benachbarten Feldern bedeutet, dass die gleiche Formel</t>
+  </si>
+  <si>
+    <t>Felder, die Werte (nicht Formeln) enthalten,</t>
+  </si>
+  <si>
+    <t>Für Felder mit definierten Auswahllisten</t>
+  </si>
+  <si>
+    <t>Feld zur Verknüpfung mit VBA oder Kontrolleinheiten. Nicht gesperrt, aber darf nicht vom / von der Nutzer:in geändert werden.</t>
+  </si>
+  <si>
+    <t>Für komplexe Arbeitsmappen, wenn die farblichen Berechnungsformate aus ästhetischen Gründen nicht verwendet werden können.</t>
+  </si>
+  <si>
+    <t>Für komplexe Arbeitsmappen, wenn die farblichen Eingabeformate aus ästhetischen Gründen nicht verwendet werden können.</t>
+  </si>
+  <si>
+    <t>Eingabefelder, deren Werte nur nach Entsperrung durch bestimmte Nutzer geändert werden können.</t>
+  </si>
+  <si>
+    <t>Standard Excel Format, neu definiert in Corporate Design Farben.</t>
+  </si>
+  <si>
+    <t>Tabellenkopfzeile (zur einfachen/internen Verwendung; optional)</t>
+  </si>
+  <si>
+    <t>Tabelleninhaltsfeld (zur einfachen/internen Verwendung; optional)</t>
+  </si>
+  <si>
+    <t>Tabellenkopfzeile (zur externen Verwendung; z.B. als Grafik in einen Bericht einzufügen)</t>
+  </si>
+  <si>
+    <t>Tabelleninhaltsfeld (zur externen Verwendung; z.B. als Grafik in einen Bericht einzufügen)</t>
+  </si>
+  <si>
+    <t>Tabellenkopfzeile (zur externen Verwendung; z.B. als Grafik in einen Bericht einzufügen) - Alternative</t>
+  </si>
+  <si>
+    <t>Tabelleninhaltsfeld (zur externen Verwendung; z.B. als Grafik in einen Bericht einzufügen) - Alternative</t>
+  </si>
+  <si>
+    <t>Gemeinde Vaduz MS Excel Stylesheet</t>
+  </si>
+  <si>
+    <t>erstellt für die Gemeinde Vaduz von 7Gen GmbH</t>
+  </si>
+  <si>
+    <t>Felder, die ein bestimmtes Ergebnis zeigen müssen, d. h. Qualitätssicherungsfelder</t>
+  </si>
+  <si>
+    <t>Enthält den Namen eines benannten Bereichs</t>
+  </si>
+  <si>
+    <t>V_Tbl0_Feld</t>
+  </si>
+  <si>
+    <t>V_Tbl1_Feld</t>
+  </si>
+  <si>
+    <t>V_Tbl2_Feld</t>
+  </si>
+  <si>
+    <t>V_Tbl0_Kopf</t>
+  </si>
+  <si>
+    <t>V_Tbl1_Kopf</t>
+  </si>
+  <si>
+    <t>V_Tbl2_Kopf</t>
+  </si>
+  <si>
+    <t>V_Eingabe</t>
+  </si>
+  <si>
+    <t>V_EingabeFix</t>
+  </si>
+  <si>
+    <t>V_EingabeListe</t>
+  </si>
+  <si>
+    <t>V_KalkSum</t>
+  </si>
+  <si>
+    <t>V_Kalk0</t>
+  </si>
+  <si>
+    <t>V_Kalk1</t>
+  </si>
+  <si>
+    <t>V_Kalk2</t>
+  </si>
+  <si>
+    <t>V_Kalk3</t>
+  </si>
+  <si>
+    <t>V_Kalk4</t>
+  </si>
+  <si>
+    <t>V_EingabeWeiss</t>
+  </si>
+  <si>
+    <t>V_Warnung</t>
+  </si>
+  <si>
+    <t>V_Kommentar</t>
+  </si>
+  <si>
+    <t>V_Quelle</t>
+  </si>
+  <si>
+    <t>V_Name</t>
+  </si>
+  <si>
+    <t>V_Titel1</t>
+  </si>
+  <si>
+    <t>V_Titel2</t>
+  </si>
+  <si>
+    <t>V_Titel3</t>
+  </si>
+  <si>
+    <t>V_Fuss</t>
+  </si>
+  <si>
+    <t>Version 1.1 Januar 2026</t>
+  </si>
+  <si>
+    <t>Antragsjahr:</t>
+  </si>
+  <si>
+    <t>Anleitung</t>
+  </si>
+  <si>
+    <t>Vor jeder Veröffentlichung:</t>
+  </si>
+  <si>
+    <t>&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diese Spalten (gekennzeichnet durch roten Balken oben) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">markieren, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">rechts klicken und 'Ausblenden' </t>
+  </si>
+  <si>
+    <t>Überprüfen &gt; (Schützen) &gt; Blatt schützen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dann Schreibschutz mit Kennwort aktivieren via </t>
+  </si>
+  <si>
+    <t>Wichtig: Kennwort gut notieren!</t>
+  </si>
+  <si>
+    <t>Für jedes neue Antragsjahr</t>
+  </si>
+  <si>
+    <t>Datei für Veröffentlichung vorbereiten</t>
+  </si>
+  <si>
+    <t>(Schritte 1 und 2 wiederholen)</t>
+  </si>
+  <si>
+    <t>Jahr</t>
+  </si>
+  <si>
+    <t>Farbe für Titel für Jahre die enden in…</t>
+  </si>
+  <si>
+    <t>1, 6</t>
+  </si>
+  <si>
+    <t>2, 7</t>
+  </si>
+  <si>
+    <t>3, 8</t>
+  </si>
+  <si>
+    <t>4, 9</t>
+  </si>
+  <si>
+    <t>5, 0</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Eingaben der Abteilungsleitung</t>
+  </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Postfach</t>
   </si>
   <si>
+    <t>PLZ / Ort</t>
+  </si>
+  <si>
     <t>Gründungsjahr</t>
   </si>
   <si>
-    <t>Präsident</t>
-[...8 lines deleted...]
-    <t>Hilfstabelle</t>
+    <t>E-Mail:</t>
+  </si>
+  <si>
+    <t>Bank</t>
+  </si>
+  <si>
+    <t>IBAN-Nr.</t>
+  </si>
+  <si>
+    <t>Tel:</t>
+  </si>
+  <si>
+    <t>Mit dem Tabulator kann von einem ins nächste auszufüllende Feld gesprungen werden.</t>
+  </si>
+  <si>
+    <t>Grundbeitrag</t>
   </si>
   <si>
     <t>Vereinsklasse</t>
   </si>
   <si>
-    <t xml:space="preserve">Klasse </t>
-[...4 lines deleted...]
-  <si>
     <t>Jugendbeitrag</t>
   </si>
   <si>
     <t>Jugendliche mit Jahrgang</t>
   </si>
   <si>
     <t>und jünger</t>
   </si>
   <si>
-    <t>Art. 4</t>
-[...25 lines deleted...]
-  <si>
     <t>S1</t>
   </si>
   <si>
+    <t>Teilnahme an Verbands-Meisterschaften / Wettkämpfen</t>
+  </si>
+  <si>
     <t>S2</t>
   </si>
   <si>
     <t xml:space="preserve">Teilnahme an oberklassigen Meisterschaften </t>
   </si>
   <si>
-    <t>Ja</t>
-[...8 lines deleted...]
-    <t>S_2</t>
+    <t>S3</t>
+  </si>
+  <si>
+    <t>Anzahl</t>
+  </si>
+  <si>
+    <t>Teilnahme an</t>
+  </si>
+  <si>
+    <t>S4</t>
+  </si>
+  <si>
+    <t>Durchführung eines internationalen Anlasses</t>
+  </si>
+  <si>
+    <t>Beitrag für Trainer / Leiter</t>
+  </si>
+  <si>
+    <t>Anzahl angestellte Trainer / Leiter</t>
   </si>
   <si>
     <t>Sonderbeiträge</t>
   </si>
   <si>
-    <t>S_3</t>
-[...29 lines deleted...]
-    <t>T:</t>
+    <t>Beitrag für Jubiläum im Folgejahr</t>
+  </si>
+  <si>
+    <t>Jubiläumsbeitrag für laufendes Jahr (gestützt auf Antrag vom Vorjahr)</t>
+  </si>
+  <si>
+    <t>(von der Verwaltung auszufüllen)</t>
+  </si>
+  <si>
+    <t>Überkommunale Vereine</t>
+  </si>
+  <si>
+    <t>Beiträge von anderer Gemeinde</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>Beiträge vom Land (Verband)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allgemeine Angaben zu den Finanzen </t>
+  </si>
+  <si>
+    <t>Jahresaufwand (31.12.)</t>
+  </si>
+  <si>
+    <t>Eigenkapital des Vereins (31.12.)</t>
+  </si>
+  <si>
+    <t>Rückstellungen für Anlässe / Anschaffungen (gesamt)</t>
+  </si>
+  <si>
+    <t>Neu gebildete Rückstellungen im Jahr</t>
+  </si>
+  <si>
+    <t>Bemerkungen</t>
+  </si>
+  <si>
+    <t>Der Unterzeichnende bestätigt mit seiner Unterschrift die Korrektheit der gemachten Angaben.</t>
+  </si>
+  <si>
+    <t>Ort und Datum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unterschrift / Stempel </t>
+  </si>
+  <si>
+    <t>Folgende Unterlagen sind gemeinsam mit diesem Formular einzureichen:</t>
+  </si>
+  <si>
+    <t>Beilagen:</t>
+  </si>
+  <si>
+    <t>Art. 5 II</t>
+  </si>
+  <si>
+    <t>Art. 5 III</t>
+  </si>
+  <si>
+    <t>Vereinsalter:</t>
+  </si>
+  <si>
+    <t>QR-Einzahlungsschein ist beizulegen</t>
+  </si>
+  <si>
+    <t>Grundbeitrag pro Vereinsklasse</t>
+  </si>
+  <si>
+    <t>Beitrag_Erw</t>
+  </si>
+  <si>
+    <t>Beitrag_Jug</t>
+  </si>
+  <si>
+    <t>Beitrag_Sen</t>
+  </si>
+  <si>
+    <t>MaxBeitrag_Erw</t>
+  </si>
+  <si>
+    <t>MaxBeitrag_Jug</t>
+  </si>
+  <si>
+    <t>MaxBeitrag_Sen</t>
+  </si>
+  <si>
+    <t>Datei mittels Kennwort entsperren</t>
+  </si>
+  <si>
+    <t>Falls nötig, Werte in Eingabetabellen oben anpassen</t>
+  </si>
+  <si>
+    <t>Art. 6  II , III</t>
+  </si>
+  <si>
+    <t>Seniorenbeitrag</t>
+  </si>
+  <si>
+    <t>Art. 7  II , III</t>
+  </si>
+  <si>
+    <t>Senioren mit Jahrgang</t>
+  </si>
+  <si>
+    <t>und älter</t>
+  </si>
+  <si>
+    <t>Administrative Eingaben (normalerweise keine Änderungen nötig)</t>
+  </si>
+  <si>
+    <t>S5</t>
+  </si>
+  <si>
+    <t>S2a</t>
+  </si>
+  <si>
+    <t>S2b</t>
+  </si>
+  <si>
+    <t>Eingabetabellen Beträge (Anpassungen nur bei Änderung des Reglements nötig)</t>
+  </si>
+  <si>
+    <t>mindestens zweithöchste Leistungsklasse</t>
+  </si>
+  <si>
+    <t>Höchste Leistungsklasse</t>
+  </si>
+  <si>
+    <t>Gemeindeanlässe</t>
+  </si>
+  <si>
+    <t>slowUp</t>
+  </si>
+  <si>
+    <t>Umweltputzete</t>
+  </si>
+  <si>
+    <t>Spiel- und Sporttag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beitrag für nur geringfügige Inanspruchnahme von </t>
+  </si>
+  <si>
+    <t>gemeindeeigener Infrastruktur (keine Dauerbelegung von Sportstätten etc.)</t>
+  </si>
+  <si>
+    <t>Art. 8</t>
   </si>
   <si>
     <t>Art. 9</t>
   </si>
   <si>
-    <t>Beitrag für Jubiläum im Folgejahr</t>
-[...128 lines deleted...]
-    <t>PLZ / Ort</t>
+    <t>MaxBeitrag_Trn</t>
+  </si>
+  <si>
+    <t>Beitrag_Trn</t>
+  </si>
+  <si>
+    <t>Jubiläum nächstes Jahr?</t>
+  </si>
+  <si>
+    <t>Art. 10 II</t>
   </si>
   <si>
     <r>
       <rPr>
-        <b/>
         <u/>
-        <sz val="10"/>
-        <rFont val="Arial"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Lizenzierte</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Aktivmitglieder (volljährig)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> GV-Protokoll / Jahresbericht</t>
-[...43 lines deleted...]
-    <t>IBAN-Nr.</t>
+    <t>Art. 11 VI</t>
+  </si>
+  <si>
+    <t>Art. 11 V</t>
+  </si>
+  <si>
+    <t>Hier können Sie weitere Ergänzungen / Anregungen einbringen</t>
+  </si>
+  <si>
+    <t>Eigenkapital eingegeben?</t>
+  </si>
+  <si>
+    <t>EigenkapitalAngegeben</t>
+  </si>
+  <si>
+    <t>Nach Beendigung der Eingabe das Dokument speichern und gemeinsam</t>
+  </si>
+  <si>
+    <t>mit einzureichenden Unterlagen zustellen an:</t>
   </si>
   <si>
     <t>Mail: roland.ospelt@vaduz.li</t>
   </si>
   <si>
     <t>Post: Gemeinde Vaduz, z. Hd. Roland Ospelt, Städtle 6, Vaduz</t>
   </si>
   <si>
-    <t>QR-Einzahlungsschein ist</t>
-[...20 lines deleted...]
-    <t>Teilnahme an einem Gemeindeanlass 2024</t>
+    <t>Mit der elektronischen Zustellung des Formulars an die Gemeinde</t>
+  </si>
+  <si>
+    <t>Vaduz bestätigt der Sender die Richtigkeit der getätigten Angaben.</t>
+  </si>
+  <si>
+    <t>Bitte beachten Sie die einzureichenden Dokumente.</t>
+  </si>
+  <si>
+    <t>GV-Protokoll / Jahresbericht</t>
+  </si>
+  <si>
+    <t>Jahresrechnung (Bilanz / Erfolgsrechnung)</t>
+  </si>
+  <si>
+    <t>Revisionsbericht (unterzeichnet)</t>
+  </si>
+  <si>
+    <t>QR-Einzahlungsschein / IBAN</t>
+  </si>
+  <si>
+    <t>Version</t>
+  </si>
+  <si>
+    <t>erstellt durch 7Gen GmbH</t>
+  </si>
+  <si>
+    <t>im Auftrag der</t>
+  </si>
+  <si>
+    <t>Gemeinde Vaduz</t>
+  </si>
+  <si>
+    <t>Legende</t>
+  </si>
+  <si>
+    <t>mit oder ohne Liste</t>
+  </si>
+  <si>
+    <t>Anzeigefeld</t>
+  </si>
+  <si>
+    <t>(keine Eingabe)</t>
+  </si>
+  <si>
+    <t>Eingabefeld Verwaltung</t>
+  </si>
+  <si>
+    <t>Eingabefeld Antragsteller</t>
+  </si>
+  <si>
+    <t>Präsident/in</t>
+  </si>
+  <si>
+    <t>Kassier/in</t>
+  </si>
+  <si>
+    <t>Aktuar/in</t>
+  </si>
+  <si>
+    <t>Leistungsbeitrag</t>
+  </si>
+  <si>
+    <t>Diese Spalten immer ausblenden vor Veröffentlichung, Antrag links NICHT verändern</t>
+  </si>
+  <si>
+    <t>Leistungsbeitrag pro Art</t>
+  </si>
+  <si>
+    <t>Antragsformular für den Vereinsbeitrag SPORT</t>
+  </si>
+  <si>
+    <t>Nachhaltigkeits-Checkliste für Vereine (optional)</t>
+  </si>
+  <si>
+    <t>Antragsjahr oben anpassen (NICHT links im Antrag!)</t>
+  </si>
+  <si>
+    <t>x = Ja</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="7">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
-    <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="164" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="[$CHF-807]\ #,##0.00;[Red]\-#,##0.00;&quot;-&quot;"/>
+    <numFmt numFmtId="169" formatCode="dd\-mmm\-yyyy"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-[...21 lines deleted...]
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="9"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-      <name val="Arial"/>
+      <i/>
+      <sz val="8"/>
+      <color theme="1" tint="0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="4" tint="0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="2"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="10"/>
-[...24 lines deleted...]
-      <name val="Arial"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="6"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <name val="Arial"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <i/>
       <sz val="9"/>
-      <name val="Arial"/>
+      <color theme="0" tint="-0.24994659260841701"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color indexed="10"/>
-[...13 lines deleted...]
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color indexed="14"/>
-[...13 lines deleted...]
-      <name val="Arial"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <color theme="5"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8.5"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color rgb="FFFF00FF"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1" tint="0.34998626667073579"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="8"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...7 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11.5"/>
-      <name val="Arial"/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Arial"/>
+      <i/>
+      <sz val="9"/>
+      <color theme="0" tint="-0.24994659260841701"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1" tint="0.499984740745262"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="13">
+  <fills count="46">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
+        <fgColor rgb="FFF5DCDC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="43"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="47"/>
-[...17 lines deleted...]
-        <fgColor rgb="FFFFFF99"/>
+        <fgColor rgb="FFFEECDE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor theme="9" tint="0.59996337778862885"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
+        <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.59999389629810485"/>
+        <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE5E9F7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD1E5DE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE8F8F1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF2DF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1F0DA"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE9F1EE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFEEAE5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF4EFE4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="0.59996337778862885"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="40">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
+      <right style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
+      <right style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="2"/>
+      </left>
+      <right style="hair">
+        <color theme="2"/>
+      </right>
+      <top style="hair">
+        <color theme="2"/>
+      </top>
+      <bottom style="hair">
+        <color theme="2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="6"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="6"/>
+      </top>
+      <bottom style="thin">
+        <color theme="6"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.249977111117893"/>
+      </left>
+      <right style="hair">
+        <color theme="0" tint="-0.249977111117893"/>
+      </right>
+      <top style="hair">
+        <color theme="0" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="hair">
+        <color theme="0" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="3"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="7" tint="-0.499984740745262"/>
+        <color theme="3"/>
       </left>
       <right style="thin">
-        <color theme="7" tint="-0.499984740745262"/>
+        <color theme="3"/>
       </right>
       <top style="thin">
-        <color theme="7" tint="-0.499984740745262"/>
+        <color theme="3"/>
       </top>
       <bottom style="thin">
-        <color theme="7" tint="-0.499984740745262"/>
+        <color theme="3"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="6" tint="-0.499984740745262"/>
+        <color theme="0" tint="-0.24994659260841701"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
-        <color theme="6" tint="-0.499984740745262"/>
+        <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
-        <color theme="6" tint="-0.499984740745262"/>
+        <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
-        <color theme="6" tint="-0.499984740745262"/>
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
-        <color theme="1" tint="0.34998626667073579"/>
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
-        <color theme="1" tint="0.34998626667073579"/>
+        <color theme="0" tint="-0.24994659260841701"/>
       </top>
-      <bottom style="hair">
-        <color theme="1" tint="0.34998626667073579"/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top/>
+      <right style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
       <bottom style="thin">
-        <color theme="6" tint="-0.499984740745262"/>
-[...8 lines deleted...]
-        <color theme="1" tint="0.24994659260841701"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
-        <color theme="1" tint="0.24994659260841701"/>
-[...10 lines deleted...]
-        <color theme="1" tint="0.34998626667073579"/>
+        <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...195 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="38" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="13" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="24" fillId="37" borderId="2" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="25" fillId="37" borderId="0" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="12" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="37" borderId="3" applyNumberFormat="0" applyAlignment="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="3" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="3" applyFont="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="44" borderId="0" applyNumberFormat="0" applyFont="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="37" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="10" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="29" fillId="37" borderId="2" applyNumberFormat="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" applyFill="0" applyAlignment="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="4">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="153">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="20"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="44" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="39"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="35"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="10" xfId="40"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyFont="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="33" applyFont="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="38" applyFont="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="25" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="3" xfId="24" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="3" xfId="26" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="44" borderId="0" xfId="28" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="32"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="3" xfId="27" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="34"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="3" xfId="36"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="45">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="37" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="49"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="50"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="32" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="30" applyFont="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="23" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="31"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="42"/>
+    <xf numFmtId="0" fontId="29" fillId="37" borderId="2" xfId="41"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="46" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="43">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="4" xfId="48">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="47" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="23"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="37" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="46" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="39" borderId="6" xfId="46" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="40" borderId="6" xfId="46" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="41" borderId="6" xfId="46" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="42" borderId="6" xfId="46" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="43" borderId="6" xfId="46" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="3" xfId="24"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="25" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="6" borderId="3" xfId="37" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="3" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="31" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="34" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="32" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="3" xfId="37" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="33" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="31" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyNumberFormat="1" applyFont="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="0" fillId="37" borderId="3" xfId="29" applyNumberFormat="1" applyFont="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="45" borderId="0" xfId="32" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="45" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="44" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="44" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="42" applyAlignment="1">
       <alignment horizontal="right"/>
-      <protection hidden="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="6" xfId="46" applyNumberFormat="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="25"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="44" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-      <protection hidden="1"/>
-[...249 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="37" borderId="3" xfId="29" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...123 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="17" borderId="14" xfId="56" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="17" borderId="15" xfId="56" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="17" borderId="16" xfId="56" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="45" applyFont="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="25" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="25" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="25" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="25" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="33" fillId="0" borderId="6" xfId="46" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="36" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="37" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="38" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="26" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="27" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="28" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="29" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="30" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="31" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="25" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="0" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="32" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="33" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="34" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="35" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-[...2 lines deleted...]
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+  <cellStyles count="76">
+    <cellStyle name="20 % - Akzent1" xfId="53" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20 % - Akzent2" xfId="57" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20 % - Akzent3" xfId="61" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20 % - Akzent4" xfId="65" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20 % - Akzent5" xfId="69" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20 % - Akzent6" xfId="73" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40 % - Akzent1" xfId="54" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40 % - Akzent2" xfId="58" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40 % - Akzent3" xfId="62" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40 % - Akzent4" xfId="66" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40 % - Akzent5" xfId="70" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40 % - Akzent6" xfId="74" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60 % - Akzent1" xfId="55" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60 % - Akzent2" xfId="59" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60 % - Akzent3" xfId="63" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60 % - Akzent4" xfId="67" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60 % - Akzent5" xfId="71" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60 % - Akzent6" xfId="75" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Akzent1" xfId="52" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Akzent2" xfId="56" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Akzent3" xfId="60" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Akzent4" xfId="64" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Akzent5" xfId="68" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Akzent6" xfId="72" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ausgabe" xfId="15" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Berechnung" xfId="16" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Besuchter Hyperlink" xfId="50" builtinId="9" customBuiltin="1"/>
+    <cellStyle name="Dezimal [0]" xfId="2" builtinId="6" customBuiltin="1"/>
+    <cellStyle name="Eingabe" xfId="14" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Ergebnis" xfId="22" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Erklärender Text" xfId="21" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Gut" xfId="11" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Komma" xfId="1" builtinId="3" customBuiltin="1"/>
+    <cellStyle name="Link" xfId="49" builtinId="8" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="13" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="Notiz" xfId="20" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Prozent" xfId="5" builtinId="5" customBuiltin="1"/>
+    <cellStyle name="Schlecht" xfId="12" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="Überschrift" xfId="6" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Überschrift 1" xfId="7" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Überschrift 2" xfId="8" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Überschrift 3" xfId="9" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Überschrift 4" xfId="10" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="V_Check" xfId="31" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="V_Eingabe" xfId="29" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="V_EingabeFix1" xfId="37" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="V_EingabeListe" xfId="33" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="V_EingabeWeiss" xfId="38" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="V_Fuss" xfId="42" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="V_Hilfstext" xfId="51" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="V_Kalk0" xfId="25" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="V_Kalk1" xfId="24" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="V_Kalk2" xfId="26" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="V_Kalk3" xfId="27" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="V_Kalk4" xfId="28" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="V_KalkSum" xfId="36" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="V_Kommentar" xfId="32" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="V_Name" xfId="34" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="V_Quelle" xfId="35" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="V_Tbl0_Feld" xfId="46" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="V_Tbl0_Kopf" xfId="45" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="V_Tbl1_Feld" xfId="44" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="V_Tbl1_Kopf" xfId="43" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="V_Tbl2_Feld" xfId="47" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="V_Tbl2_Kopf" xfId="48" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="V_Titel1" xfId="39" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="V_Titel2" xfId="40" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="V_Titel3" xfId="41" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="V_VBALink" xfId="30" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="V_Warnung" xfId="23" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="Verknüpfte Zelle" xfId="17" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Währung" xfId="3" builtinId="4" customBuiltin="1"/>
+    <cellStyle name="Währung [0]" xfId="4" builtinId="7" customBuiltin="1"/>
+    <cellStyle name="Warnender Text" xfId="19" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Zelle überprüfen" xfId="18" builtinId="23" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="14">
+    <dxf>
+      <font>
+        <color rgb="FF4E7E4E"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEAF1E7"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="3"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="7" tint="0.59996337778862885"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="7" tint="0.59996337778862885"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0" tint="-0.14996795556505021"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left/>
+        <right/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0" tint="-0.14996795556505021"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left/>
+        <right/>
+        <top/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0" tint="-0.14996795556505021"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFF1F0DA"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFF2DF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFE9F1EE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFEEAE5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFF4EFE4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFCC0099"/>
+      <color rgb="FFFFFF99"/>
+      <color rgb="FF4E7E4E"/>
+      <color rgb="FF008080"/>
+      <color rgb="FFEAF1E7"/>
+      <color rgb="FFDCE7D7"/>
+      <color rgb="FFE4F1CC"/>
+      <color rgb="FFF4EFE4"/>
+      <color rgb="FFFFEFE4"/>
+      <color rgb="FFFEEAE5"/>
+      <color rgb="FFE9F1EE"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>139699</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>779713</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="10" name="Group 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="15770225" y="3711574"/>
+          <a:ext cx="1506788" cy="2305051"/>
+          <a:chOff x="13538200" y="698499"/>
+          <a:chExt cx="1509963" cy="2355851"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill rotWithShape="1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+          <a:srcRect l="16130" t="18031" r="12437" b="7659"/>
+          <a:stretch/>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="13582650" y="698499"/>
+            <a:ext cx="1465513" cy="2355851"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="13538200" y="704850"/>
+            <a:ext cx="249684" cy="248851"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="95000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" sz="1000" b="1"/>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>412750</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>127000</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>94993</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="13" name="Group 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="13023850" y="5362575"/>
+          <a:ext cx="3600450" cy="3390643"/>
+          <a:chOff x="12001500" y="3270250"/>
+          <a:chExt cx="3613150" cy="3327143"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="13786369" y="4359859"/>
+            <a:ext cx="1828281" cy="2091485"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="12084699" y="3333750"/>
+            <a:ext cx="2175082" cy="1005462"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="12087549" y="4466771"/>
+            <a:ext cx="1422695" cy="2130622"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="12001500" y="3270250"/>
+            <a:ext cx="249684" cy="248851"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="95000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" sz="1000" b="1"/>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="11" name="Isosceles Triangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="12604750" y="4292600"/>
+            <a:ext cx="330200" cy="114300"/>
+          </a:xfrm>
+          <a:prstGeom prst="triangle">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l"/>
+            <a:endParaRPr lang="de-CH" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="12" name="Isosceles Triangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm rot="16200000" flipV="1">
+            <a:off x="13523911" y="5494337"/>
+            <a:ext cx="339725" cy="120650"/>
+          </a:xfrm>
+          <a:prstGeom prst="triangle">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l"/>
+            <a:endParaRPr lang="de-CH" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>533953</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>63501</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>94949</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>213379</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="picLogo_Vollansicht">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF95FCB9-0FD4-463D-AE61-5B0979CF0849}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5271053" y="215901"/>
+          <a:ext cx="1954946" cy="149878"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Vaduz">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="D71A1F"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="7B7E82"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="000000"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D71A1F"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A7A9AC"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="EF3E42"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="F26A5E"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="F79F8E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="FDD7CB"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="CCCCCC"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -1811,1862 +3010,2677 @@
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S136"/>
+  <sheetPr codeName="Sheet1"/>
+  <dimension ref="B1:AK130"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C127" sqref="C127"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q1" sqref="Q1:AF1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.44140625" style="7" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="20" max="16384" width="11.44140625" style="7"/>
+    <col min="1" max="3" width="4" customWidth="1"/>
+    <col min="4" max="4" width="12.1640625" customWidth="1"/>
+    <col min="5" max="5" width="8" customWidth="1"/>
+    <col min="6" max="6" width="12.83203125" customWidth="1"/>
+    <col min="7" max="7" width="13" customWidth="1"/>
+    <col min="8" max="8" width="14.1640625" customWidth="1"/>
+    <col min="9" max="10" width="10.83203125" customWidth="1"/>
+    <col min="11" max="11" width="11.5" customWidth="1"/>
+    <col min="12" max="12" width="5.1640625" customWidth="1"/>
+    <col min="13" max="13" width="14.33203125" customWidth="1"/>
+    <col min="14" max="15" width="1.6640625" customWidth="1"/>
+    <col min="16" max="16" width="2.1640625" customWidth="1"/>
+    <col min="17" max="17" width="31" hidden="1" customWidth="1"/>
+    <col min="18" max="19" width="3.83203125" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="29.1640625" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="8.5" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="14" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="8.83203125" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="14.33203125" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="8.83203125" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="14.33203125" hidden="1" customWidth="1"/>
+    <col min="27" max="28" width="8.83203125" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="4" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="16.33203125" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="1.6640625" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="3.6640625" hidden="1" customWidth="1"/>
+    <col min="33" max="37" width="8.83203125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="2:31" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:31" ht="21" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="Q2" s="80" t="s">
+        <v>199</v>
+      </c>
+      <c r="R2" s="81"/>
+      <c r="S2" s="81"/>
+      <c r="T2" s="81"/>
+      <c r="U2" s="81"/>
+      <c r="V2" s="81"/>
+      <c r="W2" s="81"/>
+      <c r="X2" s="81"/>
+      <c r="Y2" s="81"/>
+      <c r="Z2" s="81"/>
+      <c r="AA2" s="81"/>
+      <c r="AB2" s="81"/>
+      <c r="AC2" s="81"/>
+      <c r="AD2" s="81"/>
+      <c r="AE2" s="82"/>
+    </row>
+    <row r="3" spans="2:31" ht="4.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="2:31" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="C4" s="42"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="G4" s="49">
+        <f>Jahr</f>
+        <v>2026</v>
+      </c>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="46"/>
+      <c r="R4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+    </row>
+    <row r="5" spans="2:31" ht="2.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:31" x14ac:dyDescent="0.2">
+      <c r="C6" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D6" s="13"/>
+    </row>
+    <row r="7" spans="2:31" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="L7" s="85" t="str">
+        <f>"Beitrag "&amp;Jahr</f>
+        <v>Beitrag 2026</v>
+      </c>
+      <c r="M7" s="85"/>
+      <c r="T7" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="U7" s="62">
+        <v>2026</v>
+      </c>
+      <c r="V7" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D8" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="E8" s="98"/>
+      <c r="F8" s="99"/>
+      <c r="G8" s="99"/>
+      <c r="H8" s="99"/>
+      <c r="I8" s="99"/>
+      <c r="J8" s="100"/>
+      <c r="L8" s="93">
+        <f>IF(EigenkapitalAngegeben,SUM($M$23:$M$63,$M$71,$M$74:$M$75),0)</f>
+        <v>0</v>
+      </c>
+      <c r="M8" s="93"/>
+    </row>
+    <row r="9" spans="2:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D9" s="56" t="s">
+        <v>87</v>
+      </c>
+      <c r="E9" s="98"/>
+      <c r="F9" s="99"/>
+      <c r="G9" s="99"/>
+      <c r="H9" s="99"/>
+      <c r="I9" s="99"/>
+      <c r="J9" s="100"/>
+      <c r="L9" s="93"/>
+      <c r="M9" s="93"/>
+      <c r="S9" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="T9" s="26"/>
+      <c r="U9" s="26"/>
+      <c r="V9" s="26"/>
+      <c r="W9" s="26"/>
+      <c r="X9" s="26"/>
+      <c r="Y9" s="26"/>
+      <c r="Z9" s="26"/>
+      <c r="AA9" s="26"/>
+      <c r="AB9" s="26"/>
+      <c r="AC9" s="26"/>
+      <c r="AD9" s="26"/>
+    </row>
+    <row r="10" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D10" s="56" t="s">
+        <v>88</v>
+      </c>
+      <c r="E10" s="98"/>
+      <c r="F10" s="100"/>
+      <c r="G10" s="54"/>
+      <c r="H10" s="54"/>
+      <c r="I10" s="54"/>
+      <c r="J10" s="54"/>
+      <c r="L10" s="83" t="str">
+        <f>IF(EigenkapitalAngegeben,"","Eigenkapital ist im Antrag aufzuführen.")</f>
+        <v>Eigenkapital ist im Antrag aufzuführen.</v>
+      </c>
+      <c r="M10" s="83"/>
+    </row>
+    <row r="11" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D11" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="E11" s="98"/>
+      <c r="F11" s="100"/>
+      <c r="G11" s="54"/>
+      <c r="H11" s="54"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="54"/>
+      <c r="L11" s="84"/>
+      <c r="M11" s="84"/>
+      <c r="T11" s="60" t="s">
+        <v>136</v>
+      </c>
+      <c r="U11" s="18">
+        <v>30</v>
+      </c>
+      <c r="V11" s="60" t="s">
+        <v>137</v>
+      </c>
+      <c r="W11" s="18">
+        <v>60</v>
+      </c>
+      <c r="X11" s="60" t="s">
+        <v>138</v>
+      </c>
+      <c r="Y11" s="18">
+        <v>30</v>
+      </c>
+      <c r="Z11" s="60" t="s">
+        <v>165</v>
+      </c>
+      <c r="AA11" s="18">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="12" spans="2:31" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D12" s="55"/>
+    </row>
+    <row r="13" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D13" s="56" t="s">
+        <v>90</v>
+      </c>
+      <c r="E13" s="53"/>
+      <c r="T13" s="60" t="s">
+        <v>139</v>
+      </c>
+      <c r="U13" s="51">
+        <v>3000</v>
+      </c>
+      <c r="V13" s="60" t="s">
+        <v>140</v>
+      </c>
+      <c r="W13" s="51">
+        <v>10000</v>
+      </c>
+      <c r="X13" s="60" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y13" s="51">
+        <v>10000</v>
+      </c>
+      <c r="Z13" s="60" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA13" s="51">
+        <v>11000</v>
+      </c>
+      <c r="AD13" s="17" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="14" spans="2:31" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D14" s="56"/>
+    </row>
+    <row r="15" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D15" s="56" t="s">
+        <v>195</v>
+      </c>
+      <c r="E15" s="98"/>
+      <c r="F15" s="99"/>
+      <c r="G15" s="100"/>
+      <c r="H15" s="55" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="94"/>
+      <c r="J15" s="94"/>
+      <c r="K15" s="94"/>
+      <c r="L15" s="55" t="s">
         <v>94</v>
       </c>
-      <c r="B1" s="15"/>
-      <c r="G1" s="98">
+      <c r="M15" s="79"/>
+      <c r="V15" s="32" t="s">
+        <v>135</v>
+      </c>
+      <c r="W15" s="27">
+        <v>1</v>
+      </c>
+      <c r="X15" s="27">
+        <v>2</v>
+      </c>
+      <c r="Y15" s="27">
+        <v>3</v>
+      </c>
+      <c r="Z15" s="27">
+        <v>4</v>
+      </c>
+      <c r="AA15" s="27">
+        <v>5</v>
+      </c>
+      <c r="AD15" s="18" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="16" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D16" s="56" t="s">
+        <v>196</v>
+      </c>
+      <c r="E16" s="98"/>
+      <c r="F16" s="99"/>
+      <c r="G16" s="100"/>
+      <c r="H16" s="55" t="s">
+        <v>91</v>
+      </c>
+      <c r="I16" s="94"/>
+      <c r="J16" s="94"/>
+      <c r="K16" s="94"/>
+      <c r="L16" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="79"/>
+      <c r="V16" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="W16" s="51">
+        <v>500</v>
+      </c>
+      <c r="X16" s="51">
+        <v>1000</v>
+      </c>
+      <c r="Y16" s="51">
+        <v>2500</v>
+      </c>
+      <c r="Z16" s="51">
+        <v>3000</v>
+      </c>
+      <c r="AA16" s="51">
+        <v>4000</v>
+      </c>
+      <c r="AD16" s="18" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="17" spans="4:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D17" s="56" t="s">
+        <v>197</v>
+      </c>
+      <c r="E17" s="98"/>
+      <c r="F17" s="99"/>
+      <c r="G17" s="100"/>
+      <c r="H17" s="55" t="s">
+        <v>91</v>
+      </c>
+      <c r="I17" s="94"/>
+      <c r="J17" s="94"/>
+      <c r="K17" s="94"/>
+      <c r="L17" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="M17" s="79"/>
+      <c r="AD17" s="18" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="18" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D18" s="32"/>
+      <c r="V18" s="32" t="s">
+        <v>200</v>
+      </c>
+      <c r="W18" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="X18" s="27" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y18" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z18" s="27" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA18" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB18" s="27" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="19" spans="4:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D19" s="56" t="s">
+        <v>92</v>
+      </c>
+      <c r="E19" s="98"/>
+      <c r="F19" s="99"/>
+      <c r="G19" s="99"/>
+      <c r="H19" s="100"/>
+      <c r="J19" s="110" t="s">
+        <v>134</v>
+      </c>
+      <c r="K19" s="111"/>
+      <c r="V19" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="W19" s="51">
+        <v>1000</v>
+      </c>
+      <c r="X19" s="51">
+        <v>2000</v>
+      </c>
+      <c r="Y19" s="51">
+        <v>3000</v>
+      </c>
+      <c r="Z19" s="51">
+        <v>500</v>
+      </c>
+      <c r="AA19" s="51">
+        <v>500</v>
+      </c>
+      <c r="AB19" s="51">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="20" spans="4:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D20" s="56" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" s="98"/>
+      <c r="F20" s="99"/>
+      <c r="G20" s="99"/>
+      <c r="H20" s="100"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="113"/>
+    </row>
+    <row r="21" spans="4:30" x14ac:dyDescent="0.2"/>
+    <row r="22" spans="4:30" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="D22" s="31" t="s">
+        <v>96</v>
+      </c>
+      <c r="M22" s="17" t="str">
+        <f>L7</f>
+        <v>Beitrag 2026</v>
+      </c>
+      <c r="R22" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+      <c r="AC22" s="5"/>
+      <c r="AD22" s="5"/>
+    </row>
+    <row r="23" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D23" t="s">
+        <v>131</v>
+      </c>
+      <c r="F23" t="s">
+        <v>97</v>
+      </c>
+      <c r="G23" s="50">
+        <f>IF($U$72&gt;=76,5,
+  IF($U$72&gt;=51,4,
+  IF($U$72&gt;=26,3,
+  IF($U$72&gt;=11,2,
+  IF($U$72&gt;=3,1,
+   0)))))</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="89" t="str">
+        <f>IF(AND(LEN($E$13)&gt;0,$G$23=0),"Anspruch auf Vereinsbeitrag nicht gegeben.","")</f>
+        <v/>
+      </c>
+      <c r="I23" s="89"/>
+      <c r="J23" s="89"/>
+      <c r="K23" s="57">
+        <f>IF($G$23=0,0,HLOOKUP($G$23,$W$15:$AA$16,2,0))</f>
+        <v>0</v>
+      </c>
+      <c r="M23" s="77">
+        <f>ROUNDUP(K23,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="M24" s="77"/>
+      <c r="S24" s="31" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="25" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D25" t="s">
+        <v>132</v>
+      </c>
+      <c r="F25" t="s">
+        <v>168</v>
+      </c>
+      <c r="J25" s="65"/>
+      <c r="K25" s="57">
+        <f>J25*Beitrag_Erw</f>
+        <v>0</v>
+      </c>
+      <c r="M25" s="77">
+        <f>ROUNDUP(MIN($K$25,MaxBeitrag_Erw),0)</f>
+        <v>0</v>
+      </c>
+      <c r="S25" s="35">
+        <v>1</v>
+      </c>
+      <c r="T25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="26" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F26" s="58" t="str">
+        <f>IF($J$25&gt;0,"Mitgliederliste beilegen","Keine lizenzierten Aktivmitglieder im Verein")</f>
+        <v>Keine lizenzierten Aktivmitglieder im Verein</v>
+      </c>
+      <c r="K26" s="61" t="str">
+        <f>IF(K25&gt;MaxBeitrag_Erw,"Der max. Beitrag ist auf CHF "&amp;TEXT(MaxBeitrag_Erw,"#,##0")&amp;" begrenzt","")</f>
+        <v/>
+      </c>
+      <c r="M26" s="77"/>
+      <c r="S26" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="T26" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="27" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F27" s="59" t="str">
+        <f>IF($J$25&gt;0,"(Name, Adresse, Jahrgang, Kategorie [aktiv / passiv], Lizenz [ja / nein])","")</f>
+        <v/>
+      </c>
+      <c r="M27" s="77"/>
+      <c r="S27" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="T27" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="M28" s="77"/>
+    </row>
+    <row r="29" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D29" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="M29" s="77"/>
+      <c r="S29" s="35">
+        <v>2</v>
+      </c>
+      <c r="T29" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="30" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D30" t="s">
+        <v>144</v>
+      </c>
+      <c r="F30" t="s">
+        <v>99</v>
+      </c>
+      <c r="H30">
+        <f>Jahr-19</f>
+        <v>2007</v>
+      </c>
+      <c r="I30" t="s">
+        <v>100</v>
+      </c>
+      <c r="J30" s="6"/>
+      <c r="K30" s="57">
+        <f>J30*Beitrag_Jug</f>
+        <v>0</v>
+      </c>
+      <c r="M30" s="77">
+        <f>ROUNDUP(MIN($K$30,MaxBeitrag_Jug),0)</f>
+        <v>0</v>
+      </c>
+      <c r="T30" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F31" s="58" t="str">
+        <f>IF($J$30&gt;0,"Jugendmitgliederliste beilegen","Keine Jugendlichen im Verein")</f>
+        <v>Keine Jugendlichen im Verein</v>
+      </c>
+      <c r="K31" s="61" t="str">
+        <f>IF(K30&gt;MaxBeitrag_Jug,"Der max. Beitrag ist auf CHF "&amp;TEXT(MaxBeitrag_Jug,"#,##0")&amp;" begrenzt","")</f>
+        <v/>
+      </c>
+      <c r="M31" s="77"/>
+      <c r="T31" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="U31" s="33"/>
+      <c r="V31" s="33"/>
+    </row>
+    <row r="32" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F32" s="59" t="str">
+        <f>IF($J$30&gt;0,"(Name, Adresse, Jahrgang, Kategorie [aktiv / passiv])","")</f>
+        <v/>
+      </c>
+      <c r="M32" s="77"/>
+    </row>
+    <row r="33" spans="4:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M33" s="77"/>
+    </row>
+    <row r="34" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="D34" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="M34" s="77"/>
+      <c r="S34" s="31" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="35" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="D35" t="s">
+        <v>146</v>
+      </c>
+      <c r="F35" t="s">
+        <v>147</v>
+      </c>
+      <c r="H35">
+        <f>Jahr-66</f>
+        <v>1960</v>
+      </c>
+      <c r="I35" t="s">
+        <v>148</v>
+      </c>
+      <c r="J35" s="6"/>
+      <c r="K35" s="57">
+        <f>J35*Beitrag_Sen</f>
+        <v>0</v>
+      </c>
+      <c r="M35" s="77">
+        <f>ROUNDUP(MIN($K$35,MaxBeitrag_Sen),0)</f>
+        <v>0</v>
+      </c>
+      <c r="S35" s="35">
+        <v>3</v>
+      </c>
+      <c r="T35" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="F36" s="58" t="str">
+        <f>IF($J$35&gt;0,"Seniorenmitgliederliste beilegen","Keine Senioren im Verein")</f>
+        <v>Keine Senioren im Verein</v>
+      </c>
+      <c r="K36" s="61" t="str">
+        <f>IF(K35&gt;MaxBeitrag_Sen,"Der max. Beitrag ist auf CHF "&amp;TEXT(MaxBeitrag_Sen,"#,##0")&amp;" begrenzt","")</f>
+        <v/>
+      </c>
+      <c r="M36" s="77"/>
+    </row>
+    <row r="37" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="F37" s="59" t="str">
+        <f>IF($J$35&gt;0,"(Name, Adresse, Jahrgang, Kategorie [aktiv / passiv])","")</f>
+        <v/>
+      </c>
+      <c r="M37" s="77"/>
+      <c r="S37" s="35">
+        <v>4</v>
+      </c>
+      <c r="T37" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="38" spans="4:20" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M38" s="77"/>
+    </row>
+    <row r="39" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="F39" s="90" t="str">
+        <f>IF(SUM(J25:J30)&lt;10,"Anspruch auf Vereinsbeitrag ist nicht gegeben, da weniger als 10 Mitglieder.","")</f>
+        <v>Anspruch auf Vereinsbeitrag ist nicht gegeben, da weniger als 10 Mitglieder.</v>
+      </c>
+      <c r="G39" s="91"/>
+      <c r="H39" s="91"/>
+      <c r="I39" s="91"/>
+      <c r="J39" s="91"/>
+      <c r="K39" s="92"/>
+      <c r="M39" s="77"/>
+    </row>
+    <row r="40" spans="4:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M40" s="77"/>
+      <c r="S40" s="35">
+        <v>5</v>
+      </c>
+      <c r="T40" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="41" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="D41" s="31" t="s">
+        <v>198</v>
+      </c>
+      <c r="J41" s="17" t="s">
+        <v>204</v>
+      </c>
+      <c r="M41" s="77"/>
+    </row>
+    <row r="42" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="D42" t="s">
+        <v>162</v>
+      </c>
+      <c r="E42" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="F42" t="s">
+        <v>102</v>
+      </c>
+      <c r="J42" s="63"/>
+      <c r="K42" s="57"/>
+      <c r="M42" s="77">
+        <f>IF(J42="x",HLOOKUP($E42,$W$18:$AB$19,2,0),0)</f>
+        <v>0</v>
+      </c>
+      <c r="S42" s="35">
+        <v>6</v>
+      </c>
+      <c r="T42" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="43" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="E43" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="F43" t="s">
+        <v>104</v>
+      </c>
+      <c r="M43" s="77"/>
+      <c r="T43" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="44" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="E44" s="78" t="s">
+        <v>151</v>
+      </c>
+      <c r="F44" s="75" t="s">
+        <v>154</v>
+      </c>
+      <c r="J44" s="63"/>
+      <c r="M44" s="77">
+        <f>IF(AND(J44="x",LEN(J45)=0),HLOOKUP($E44,$W$18:$AB$19,2,0),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="E45" s="78" t="s">
+        <v>152</v>
+      </c>
+      <c r="F45" s="75" t="s">
+        <v>155</v>
+      </c>
+      <c r="J45" s="63"/>
+      <c r="M45" s="77">
+        <f>IF(J45="x",HLOOKUP($E45,$W$18:$AB$19,2,0),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="M46" s="77"/>
+    </row>
+    <row r="47" spans="4:20" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E47" s="32"/>
+      <c r="M47" s="77"/>
+    </row>
+    <row r="48" spans="4:20" x14ac:dyDescent="0.2">
+      <c r="E48" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="F48" t="str">
+        <f>"Teilnahme an einem Gemeindeanlass "&amp;Jahr-1</f>
+        <v>Teilnahme an einem Gemeindeanlass 2025</v>
+      </c>
+      <c r="I48" t="s">
+        <v>106</v>
+      </c>
+      <c r="J48" s="16">
+        <f>COUNTIF($J$49:$J$51,"x")</f>
+        <v>0</v>
+      </c>
+      <c r="M48" s="77"/>
+    </row>
+    <row r="49" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="E49" s="76" t="s">
+        <v>105</v>
+      </c>
+      <c r="F49" t="s">
+        <v>107</v>
+      </c>
+      <c r="G49" s="75" t="str">
+        <f>AD15&amp;" "&amp;Jahr-1</f>
+        <v>slowUp 2025</v>
+      </c>
+      <c r="J49" s="63"/>
+      <c r="M49" s="77">
+        <f>IF(J49="x",HLOOKUP($E49,$W$18:$AB$19,2,0),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="E50" s="76" t="s">
+        <v>105</v>
+      </c>
+      <c r="G50" s="75" t="str">
+        <f>AD16&amp;" "&amp;Jahr-1</f>
+        <v>Umweltputzete 2025</v>
+      </c>
+      <c r="J50" s="63"/>
+      <c r="M50" s="77">
+        <f>IF(J50="x",HLOOKUP($E50,$W$18:$AB$19,2,0),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="E51" s="76" t="s">
+        <v>105</v>
+      </c>
+      <c r="G51" s="75" t="str">
+        <f>AD17&amp;" "&amp;Jahr-1</f>
+        <v>Spiel- und Sporttag 2025</v>
+      </c>
+      <c r="J51" s="63"/>
+      <c r="M51" s="77">
+        <f>IF(J51="x",HLOOKUP($E51,$W$18:$AB$19,2,0),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="4:30" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E52" s="32"/>
+      <c r="M52" s="77"/>
+    </row>
+    <row r="53" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="E53" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="F53" t="s">
+        <v>109</v>
+      </c>
+      <c r="J53" s="63"/>
+      <c r="M53" s="77">
+        <f>IF(J53="x",HLOOKUP($E53,$W$18:$AB$19,2,0),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="M54" s="77"/>
+    </row>
+    <row r="55" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="E55" s="32" t="str">
+        <f>IF($J$53="x","S4","")</f>
+        <v/>
+      </c>
+      <c r="F55" t="str">
+        <f>IF($J$53="x","Bezeichnung","")</f>
+        <v/>
+      </c>
+      <c r="G55" s="86"/>
+      <c r="H55" s="86"/>
+      <c r="I55" s="86"/>
+      <c r="J55" s="86"/>
+      <c r="K55" s="86"/>
+      <c r="M55" s="77"/>
+    </row>
+    <row r="56" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="G56" s="86"/>
+      <c r="H56" s="86"/>
+      <c r="I56" s="86"/>
+      <c r="J56" s="86"/>
+      <c r="K56" s="86"/>
+      <c r="M56" s="77"/>
+    </row>
+    <row r="57" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="G57" s="86"/>
+      <c r="H57" s="86"/>
+      <c r="I57" s="86"/>
+      <c r="J57" s="86"/>
+      <c r="K57" s="86"/>
+      <c r="M57" s="77"/>
+    </row>
+    <row r="58" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="M58" s="77"/>
+    </row>
+    <row r="59" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="E59" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="F59" t="s">
+        <v>160</v>
+      </c>
+      <c r="J59" s="63"/>
+      <c r="M59" s="77">
+        <f>IF(J59="x",HLOOKUP($E59,$W$18:$AB$19,2,0),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F60" t="s">
+        <v>161</v>
+      </c>
+      <c r="M60" s="77"/>
+    </row>
+    <row r="61" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="M61" s="77"/>
+    </row>
+    <row r="62" spans="4:30" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="D62" s="31" t="s">
+        <v>110</v>
+      </c>
+      <c r="M62" s="77"/>
+      <c r="R62" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="S62" s="5"/>
+      <c r="T62" s="5"/>
+      <c r="U62" s="5"/>
+      <c r="V62" s="5"/>
+      <c r="W62" s="5"/>
+      <c r="X62" s="5"/>
+      <c r="Y62" s="5"/>
+      <c r="Z62" s="5"/>
+      <c r="AA62" s="5"/>
+      <c r="AB62" s="5"/>
+      <c r="AC62" s="5"/>
+      <c r="AD62" s="5"/>
+    </row>
+    <row r="63" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D63" t="s">
+        <v>163</v>
+      </c>
+      <c r="F63" t="s">
+        <v>111</v>
+      </c>
+      <c r="J63" s="6"/>
+      <c r="K63" s="57">
+        <f>J63*Beitrag_Trn</f>
+        <v>0</v>
+      </c>
+      <c r="M63" s="77">
+        <f>ROUNDUP(MIN($K$63,MaxBeitrag_Trn),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="K64" s="61" t="str">
+        <f>IF(K63&gt;MaxBeitrag_Trn,"Der max. Beitrag ist auf CHF "&amp;TEXT(MaxBeitrag_Trn,"#,##0")&amp;" begrenzt","")</f>
+        <v/>
+      </c>
+      <c r="X64" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC64" s="34" t="s">
+        <v>185</v>
+      </c>
+      <c r="AD64" s="72">
+        <v>46049</v>
+      </c>
+    </row>
+    <row r="65" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F65" s="58" t="str">
+        <f>IF($J$63&gt;0,"Liste mit Namen der Trainer sowie Vertragskopien oder J+S-Bestätigungen beilegen","Keine Trainer / Leiter angestellt")</f>
+        <v>Keine Trainer / Leiter angestellt</v>
+      </c>
+      <c r="T65" s="47">
+        <f>($X$65-IF((X65+5)&gt;10,5,0))</f>
+        <v>1</v>
+      </c>
+      <c r="U65" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="V65" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="W65" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="X65" s="52" t="str">
+        <f>RIGHT(Jahr,1)</f>
+        <v>6</v>
+      </c>
+      <c r="AD65" s="32" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="66" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="T66" s="36">
+        <v>1</v>
+      </c>
+      <c r="U66" s="38">
+        <v>241</v>
+      </c>
+      <c r="V66" s="38">
+        <v>240</v>
+      </c>
+      <c r="W66" s="38">
+        <v>218</v>
+      </c>
+      <c r="X66" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD66" s="32" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="67" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D67" s="31" t="s">
+        <v>112</v>
+      </c>
+      <c r="T67" s="36">
+        <v>2</v>
+      </c>
+      <c r="U67" s="37">
+        <v>255</v>
+      </c>
+      <c r="V67" s="37">
+        <v>242</v>
+      </c>
+      <c r="W67" s="37">
+        <v>223</v>
+      </c>
+      <c r="X67" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD67" s="32" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="68" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D68" t="s">
+        <v>167</v>
+      </c>
+      <c r="F68" t="s">
+        <v>113</v>
+      </c>
+      <c r="T68" s="36">
+        <v>3</v>
+      </c>
+      <c r="U68" s="39">
+        <v>233</v>
+      </c>
+      <c r="V68" s="39">
+        <v>241</v>
+      </c>
+      <c r="W68" s="39">
+        <v>238</v>
+      </c>
+      <c r="X68" s="36" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="69" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F69" s="13" t="str">
+        <f>IF($X$72,"Im kommenden Jahr feiern Sie ein Vereinsjubiläum.","Kein beitragsberechtigtes Jubiläum.")</f>
+        <v>Kein beitragsberechtigtes Jubiläum.</v>
+      </c>
+      <c r="T69" s="36">
+        <v>4</v>
+      </c>
+      <c r="U69" s="40">
+        <v>254</v>
+      </c>
+      <c r="V69" s="40">
+        <v>234</v>
+      </c>
+      <c r="W69" s="40">
+        <v>229</v>
+      </c>
+      <c r="X69" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="70" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F70" s="58" t="str">
+        <f>IF($X$72,"Antrag für Jubiläumsbeitrag (inkl. Konzept / Programm / Finanzplan) ist mit diesem Formular einzureichen.","")</f>
+        <v/>
+      </c>
+      <c r="T70" s="36">
+        <v>5</v>
+      </c>
+      <c r="U70" s="41">
+        <v>244</v>
+      </c>
+      <c r="V70" s="41">
+        <v>239</v>
+      </c>
+      <c r="W70" s="41">
+        <v>228</v>
+      </c>
+      <c r="X70" s="36" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="71" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F71" t="s">
+        <v>114</v>
+      </c>
+      <c r="M71" s="18"/>
+    </row>
+    <row r="72" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="M72" s="64" t="s">
+        <v>115</v>
+      </c>
+      <c r="T72" s="31" t="s">
+        <v>133</v>
+      </c>
+      <c r="U72" s="47">
+        <f>IF($E$13&lt;&gt;0,Jahr-$E$13,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W72" s="34" t="s">
+        <v>166</v>
+      </c>
+      <c r="X72" s="27" t="b">
+        <f>MOD($U$72+1,25)=0</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D73" s="31" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="74" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D74" t="s">
+        <v>169</v>
+      </c>
+      <c r="F74" t="s">
+        <v>117</v>
+      </c>
+      <c r="J74" s="66"/>
+      <c r="K74" t="s">
+        <v>118</v>
+      </c>
+      <c r="M74" s="77">
+        <f>-ROUNDDOWN(J74*0.5,0)</f>
+        <v>0</v>
+      </c>
+      <c r="W74" s="34" t="s">
+        <v>172</v>
+      </c>
+      <c r="X74" s="33" t="b">
+        <f>$J$81&lt;&gt;0</f>
+        <v>0</v>
+      </c>
+      <c r="Y74" s="15" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="75" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F75" t="s">
+        <v>119</v>
+      </c>
+      <c r="J75" s="66"/>
+      <c r="K75" t="s">
+        <v>118</v>
+      </c>
+      <c r="M75" s="77">
+        <f>-ROUNDDOWN(J75*0.5,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="4:30" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="4:30" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D77" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="S77" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="T77" s="26"/>
+      <c r="U77" s="26"/>
+      <c r="V77" s="26"/>
+      <c r="W77" s="26"/>
+      <c r="X77" s="26"/>
+      <c r="Y77" s="26"/>
+      <c r="Z77" s="26"/>
+      <c r="AA77" s="26"/>
+      <c r="AB77" s="26"/>
+      <c r="AC77" s="26"/>
+      <c r="AD77" s="26"/>
+    </row>
+    <row r="78" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="D78" t="s">
+        <v>170</v>
+      </c>
+      <c r="F78" t="s">
+        <v>121</v>
+      </c>
+      <c r="I78">
+        <f>Jahr-1</f>
         <v>2025</v>
       </c>
-    </row>
-[...286 lines deleted...]
-        <f>IF(H23&gt;1500,"Der max. Beitrag ist begrenzt","")</f>
+      <c r="J78" s="66"/>
+      <c r="K78" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="79" spans="4:30" x14ac:dyDescent="0.2"/>
+    <row r="80" spans="4:30" x14ac:dyDescent="0.2">
+      <c r="F80" t="s">
+        <v>122</v>
+      </c>
+      <c r="I80">
+        <f>Jahr-2</f>
+        <v>2024</v>
+      </c>
+      <c r="J80" s="66"/>
+      <c r="K80" t="s">
+        <v>118</v>
+      </c>
+      <c r="U80" s="73"/>
+      <c r="V80" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="81" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="F81" t="s">
+        <v>122</v>
+      </c>
+      <c r="I81">
+        <f>Jahr-1</f>
+        <v>2025</v>
+      </c>
+      <c r="J81" s="66"/>
+      <c r="K81" t="s">
+        <v>118</v>
+      </c>
+      <c r="V81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="4:22" x14ac:dyDescent="0.2"/>
+    <row r="83" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="F83" t="s">
+        <v>123</v>
+      </c>
+      <c r="J83" s="66"/>
+      <c r="K83" t="s">
+        <v>118</v>
+      </c>
+      <c r="U83" s="74"/>
+      <c r="V83" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="84" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="F84" t="s">
+        <v>124</v>
+      </c>
+      <c r="I84">
+        <f>Jahr-1</f>
+        <v>2025</v>
+      </c>
+      <c r="J84" s="66"/>
+      <c r="K84" t="s">
+        <v>118</v>
+      </c>
+      <c r="V84" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="85" spans="4:22" x14ac:dyDescent="0.2"/>
+    <row r="86" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="F86" s="32" t="str">
+        <f>IF(SUM($J$83:$J$84)=0,"","Grund für Rückstellung(en)")</f>
         <v/>
       </c>
-      <c r="J24" s="46"/>
-[...5 lines deleted...]
-        <f>IF($G$23&gt;0,"(Name, Adresse, Jahrgang, Kategorie [aktiv / passiv], Lizenz [ja / nein])","")</f>
+      <c r="G86" s="86"/>
+      <c r="H86" s="86"/>
+      <c r="I86" s="86"/>
+      <c r="J86" s="86"/>
+      <c r="K86" s="86"/>
+      <c r="U86" s="18"/>
+      <c r="V86" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="87" spans="4:22" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D87" s="87" t="str">
+        <f>IF(AND(SUM($J$83:$J$84)&gt;0,LEN($G$86)&lt;10),"Bitte Grund für 
+Rückstellung(en) aufführen","")</f>
         <v/>
       </c>
-      <c r="J25" s="46"/>
-[...692 lines deleted...]
-    <row r="87" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="E87" s="87"/>
+      <c r="F87" s="88"/>
+      <c r="G87" s="86"/>
+      <c r="H87" s="86"/>
+      <c r="I87" s="86"/>
       <c r="J87" s="86"/>
-    </row>
-[...326 lines deleted...]
-    </row>
+      <c r="K87" s="86"/>
+    </row>
+    <row r="88" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="D88" s="87"/>
+      <c r="E88" s="87"/>
+      <c r="F88" s="88"/>
+      <c r="G88" s="86"/>
+      <c r="H88" s="86"/>
+      <c r="I88" s="86"/>
+      <c r="J88" s="86"/>
+      <c r="K88" s="86"/>
+    </row>
+    <row r="89" spans="4:22" x14ac:dyDescent="0.2"/>
+    <row r="90" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="D90" s="31" t="s">
+        <v>125</v>
+      </c>
+      <c r="F90" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="91" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="F91" s="101"/>
+      <c r="G91" s="102"/>
+      <c r="H91" s="102"/>
+      <c r="I91" s="102"/>
+      <c r="J91" s="102"/>
+      <c r="K91" s="103"/>
+    </row>
+    <row r="92" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="F92" s="104"/>
+      <c r="G92" s="105"/>
+      <c r="H92" s="105"/>
+      <c r="I92" s="105"/>
+      <c r="J92" s="105"/>
+      <c r="K92" s="106"/>
+    </row>
+    <row r="93" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="F93" s="104"/>
+      <c r="G93" s="105"/>
+      <c r="H93" s="105"/>
+      <c r="I93" s="105"/>
+      <c r="J93" s="105"/>
+      <c r="K93" s="106"/>
+    </row>
+    <row r="94" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="F94" s="104"/>
+      <c r="G94" s="105"/>
+      <c r="H94" s="105"/>
+      <c r="I94" s="105"/>
+      <c r="J94" s="105"/>
+      <c r="K94" s="106"/>
+    </row>
+    <row r="95" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="F95" s="104"/>
+      <c r="G95" s="105"/>
+      <c r="H95" s="105"/>
+      <c r="I95" s="105"/>
+      <c r="J95" s="105"/>
+      <c r="K95" s="106"/>
+    </row>
+    <row r="96" spans="4:22" x14ac:dyDescent="0.2">
+      <c r="F96" s="107"/>
+      <c r="G96" s="108"/>
+      <c r="H96" s="108"/>
+      <c r="I96" s="108"/>
+      <c r="J96" s="108"/>
+      <c r="K96" s="109"/>
+    </row>
+    <row r="97" spans="6:13" x14ac:dyDescent="0.2"/>
+    <row r="98" spans="6:13" x14ac:dyDescent="0.2"/>
+    <row r="99" spans="6:13" x14ac:dyDescent="0.2">
+      <c r="F99" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="100" spans="6:13" x14ac:dyDescent="0.2"/>
+    <row r="101" spans="6:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F101" s="95"/>
+      <c r="G101" s="96"/>
+      <c r="H101" s="97"/>
+      <c r="J101" s="95"/>
+      <c r="K101" s="96"/>
+      <c r="L101" s="96"/>
+      <c r="M101" s="97"/>
+    </row>
+    <row r="102" spans="6:13" x14ac:dyDescent="0.2">
+      <c r="F102" t="s">
+        <v>127</v>
+      </c>
+      <c r="J102" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="103" spans="6:13" x14ac:dyDescent="0.2"/>
+    <row r="104" spans="6:13" x14ac:dyDescent="0.2">
+      <c r="F104" s="13" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="105" spans="6:13" x14ac:dyDescent="0.2">
+      <c r="F105" s="13" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="106" spans="6:13" x14ac:dyDescent="0.2">
+      <c r="F106" s="13" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="107" spans="6:13" x14ac:dyDescent="0.2">
+      <c r="F107" s="13" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="108" spans="6:13" x14ac:dyDescent="0.2">
+      <c r="F108" s="13" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="109" spans="6:13" x14ac:dyDescent="0.2"/>
+    <row r="110" spans="6:13" x14ac:dyDescent="0.2">
+      <c r="F110" s="67" t="s">
+        <v>178</v>
+      </c>
+      <c r="G110" s="68"/>
+      <c r="H110" s="68"/>
+      <c r="I110" s="68"/>
+      <c r="J110" s="68"/>
+      <c r="K110" s="68"/>
+      <c r="L110" s="68"/>
+      <c r="M110" s="68"/>
+    </row>
+    <row r="111" spans="6:13" x14ac:dyDescent="0.2">
+      <c r="F111" s="67" t="s">
+        <v>179</v>
+      </c>
+      <c r="G111" s="68"/>
+      <c r="H111" s="68"/>
+      <c r="I111" s="68"/>
+      <c r="J111" s="68"/>
+      <c r="K111" s="68"/>
+      <c r="L111" s="68"/>
+      <c r="M111" s="68"/>
+    </row>
+    <row r="112" spans="6:13" x14ac:dyDescent="0.2"/>
+    <row r="113" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="D113" s="31" t="s">
+        <v>129</v>
+      </c>
+      <c r="N113" s="13"/>
+      <c r="O113" s="13"/>
+    </row>
+    <row r="114" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="N114" s="13"/>
+      <c r="O114" s="13"/>
+    </row>
+    <row r="115" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="D115" s="31" t="s">
+        <v>130</v>
+      </c>
+      <c r="E115" s="63"/>
+      <c r="F115" s="69" t="s">
+        <v>181</v>
+      </c>
+      <c r="G115" s="2"/>
+      <c r="H115" s="2"/>
+      <c r="I115" s="2"/>
+      <c r="J115" s="2"/>
+      <c r="K115" s="2"/>
+      <c r="N115" s="13"/>
+      <c r="O115" s="13"/>
+    </row>
+    <row r="116" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="E116" s="63"/>
+      <c r="F116" s="69" t="s">
+        <v>182</v>
+      </c>
+      <c r="G116" s="2"/>
+      <c r="H116" s="2"/>
+      <c r="I116" s="2"/>
+      <c r="J116" s="2"/>
+      <c r="K116" s="2"/>
+    </row>
+    <row r="117" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="E117" s="63"/>
+      <c r="F117" s="69" t="s">
+        <v>183</v>
+      </c>
+      <c r="G117" s="2"/>
+      <c r="H117" s="2"/>
+      <c r="I117" s="2"/>
+      <c r="J117" s="2"/>
+      <c r="K117" s="2"/>
+    </row>
+    <row r="118" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="E118" s="63"/>
+      <c r="F118" s="70" t="s">
+        <v>184</v>
+      </c>
+      <c r="G118" s="2"/>
+      <c r="H118" s="2"/>
+      <c r="I118" s="2"/>
+      <c r="J118" s="2"/>
+      <c r="K118" s="2"/>
+    </row>
+    <row r="119" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="E119" s="63"/>
+      <c r="F119" s="69" t="s">
+        <v>202</v>
+      </c>
+      <c r="G119" s="2"/>
+      <c r="H119" s="2"/>
+      <c r="I119" s="2"/>
+      <c r="J119" s="2"/>
+      <c r="K119" s="2"/>
+    </row>
+    <row r="120" spans="2:15" x14ac:dyDescent="0.2"/>
+    <row r="121" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="E121" s="63"/>
+      <c r="F121" s="69" t="str">
+        <f>IF($J$25&gt;0,"Liste der Vereinsmitglieder (Name, Adresse, Jahrgang, Kategorie [aktiv / passiv], Lizenz [ja / nein])","n.z.")</f>
+        <v>n.z.</v>
+      </c>
+      <c r="G121" s="2"/>
+      <c r="H121" s="2"/>
+      <c r="I121" s="2"/>
+      <c r="J121" s="2"/>
+      <c r="K121" s="2"/>
+    </row>
+    <row r="122" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="E122" s="63"/>
+      <c r="F122" s="69" t="str">
+        <f>IF($J$30&gt;0,"Liste der Jugendlichen (Name, Adresse, Jahrgang, Kategorie [aktiv / passiv])","n.z.")</f>
+        <v>n.z.</v>
+      </c>
+      <c r="G122" s="2"/>
+      <c r="H122" s="2"/>
+      <c r="I122" s="2"/>
+      <c r="J122" s="2"/>
+      <c r="K122" s="2"/>
+    </row>
+    <row r="123" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="E123" s="63"/>
+      <c r="F123" s="69" t="str">
+        <f>IF($J$35&gt;0,"Liste der Senioren (Name, Adresse, Jahrgang, Kategorie [aktiv / passiv])","n.z.")</f>
+        <v>n.z.</v>
+      </c>
+      <c r="G123" s="2"/>
+      <c r="H123" s="2"/>
+      <c r="I123" s="2"/>
+      <c r="J123" s="2"/>
+      <c r="K123" s="2"/>
+    </row>
+    <row r="124" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="E124" s="63"/>
+      <c r="F124" s="69" t="str">
+        <f>IF($J$63&gt;0,"Liste mit Namen der Trainer / Leiter sowie Vertragskopien oder J+S-Bestätigungen","n.z.")</f>
+        <v>n.z.</v>
+      </c>
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+      <c r="K124" s="2"/>
+    </row>
+    <row r="125" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="E125" s="63"/>
+      <c r="F125" s="69" t="str">
+        <f>IF($X$72,"Antrag für Beitrag an Jubiläumsanlass (Konzept / Programm, Finanzierungsplan)","n.z.")</f>
+        <v>n.z.</v>
+      </c>
+      <c r="G125" s="2"/>
+      <c r="H125" s="2"/>
+      <c r="I125" s="2"/>
+      <c r="J125" s="2"/>
+      <c r="K125" s="2"/>
+    </row>
+    <row r="126" spans="2:15" x14ac:dyDescent="0.2"/>
+    <row r="127" spans="2:15" x14ac:dyDescent="0.2"/>
+    <row r="128" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B128" s="25" t="str">
+        <f>B2</f>
+        <v>Antragsformular für den Vereinsbeitrag SPORT</v>
+      </c>
+      <c r="C128" s="25"/>
+      <c r="D128" s="25"/>
+      <c r="E128" s="25"/>
+      <c r="F128" s="25"/>
+      <c r="G128" s="25"/>
+      <c r="H128" s="25"/>
+      <c r="I128" s="25"/>
+      <c r="J128" s="25"/>
+      <c r="K128" s="25"/>
+      <c r="L128" s="25"/>
+      <c r="M128" s="25"/>
+      <c r="N128" s="25"/>
+      <c r="O128" s="71" t="str">
+        <f>"Copyright Gemeinde Vaduz "&amp; Jahr &amp;" ©"</f>
+        <v>Copyright Gemeinde Vaduz 2026 ©</v>
+      </c>
+    </row>
+    <row r="129" x14ac:dyDescent="0.2"/>
+    <row r="130" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="NU/dvO/wrO70S453ulh0e+DsX0QkwoBw3chhZMPuiTrYm4XsTGL3xFetk4jZkMxIkK+kU9LeBdtnVKw8Lvl76g==" saltValue="l9lQsD7LExL9td1XlFDnQw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-[...19 lines deleted...]
-    <mergeCell ref="D52:H54"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ci+A/JoO79VZzYefNebd1QVwr86ANiObybtO1Dl8DIshlRSDTXUHCKcqTECVsve0Z9/JOnZVEL88r8VXKB02Pg==" saltValue="2zIky/q07s9Y9fpkPX0/4w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="25">
+    <mergeCell ref="F101:H101"/>
+    <mergeCell ref="J101:M101"/>
+    <mergeCell ref="E8:J8"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="G55:K57"/>
+    <mergeCell ref="F91:K96"/>
+    <mergeCell ref="J19:K20"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="E20:H20"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="Q2:AE2"/>
+    <mergeCell ref="L10:M11"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="G86:K88"/>
+    <mergeCell ref="D87:F88"/>
+    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="F39:K39"/>
+    <mergeCell ref="L8:M9"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="I16:K16"/>
+    <mergeCell ref="I17:K17"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
-[...8 lines deleted...]
-  </ignoredErrors>
+  <conditionalFormatting sqref="C4:N4 L7:L8 M22">
+    <cfRule type="expression" dxfId="13" priority="67">
+      <formula>$T$65=5</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="12" priority="68">
+      <formula>$T$65=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="11" priority="69">
+      <formula>$T$65=3</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="10" priority="70">
+      <formula>$T$65=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="9" priority="71">
+      <formula>$T$65=1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E121:E125">
+    <cfRule type="expression" dxfId="8" priority="6">
+      <formula>$F121="n.z."</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E44:J44">
+    <cfRule type="expression" dxfId="7" priority="2">
+      <formula>LEN($J$45)&lt;&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E45:J45">
+    <cfRule type="expression" dxfId="6" priority="1">
+      <formula>LEN($J$44)&lt;&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F39:H39">
+    <cfRule type="expression" dxfId="5" priority="15">
+      <formula>LEN($F$39)&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G55:K57">
+    <cfRule type="expression" dxfId="4" priority="4">
+      <formula>LEN($J$53)=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G86:K88">
+    <cfRule type="expression" dxfId="3" priority="5">
+      <formula>SUM($J$83:$J$84)=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H23:J23">
+    <cfRule type="expression" dxfId="2" priority="21">
+      <formula>LEN($H$23)&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="X72">
+    <cfRule type="cellIs" dxfId="1" priority="14" operator="equal">
+      <formula>TRUE</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="X74">
+    <cfRule type="cellIs" dxfId="0" priority="12" operator="equal">
+      <formula>TRUE</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="3">
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eintrag nicht gültig." error="Bitte eine Jahreszahl zwischen 2000 und 2099 eingeben." sqref="U7" xr:uid="{00000000-0002-0000-0000-000000000000}">
+      <formula1>2000</formula1>
+      <formula2>2099</formula2>
+    </dataValidation>
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eintrag nicht gültig." error="Bitte eine gültige Jahreszahl zwischen 1800 und Antragsjahr eingeben." sqref="E13" xr:uid="{00000000-0002-0000-0000-000001000000}">
+      <formula1>1800</formula1>
+      <formula2>Jahr</formula2>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E121:E125 E115:E119 J59 J42 J44:J45 J49:J51 J53" xr:uid="{00000000-0002-0000-0000-000002000000}">
+      <formula1>"x"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:G25"/>
+  <sheetPr codeName="wks99_Styles">
+    <tabColor theme="1" tint="0.499984740745262"/>
+    <pageSetUpPr autoPageBreaks="0"/>
+  </sheetPr>
+  <dimension ref="A1:AH35"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="3" width="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="8" customWidth="1"/>
+    <col min="1" max="2" width="2.1640625" customWidth="1"/>
+    <col min="3" max="3" width="13.5" customWidth="1"/>
+    <col min="4" max="4" width="25.6640625" customWidth="1"/>
+    <col min="5" max="9" width="8.83203125" customWidth="1"/>
+    <col min="10" max="10" width="17.6640625" customWidth="1"/>
+    <col min="11" max="17" width="5.6640625" customWidth="1"/>
+    <col min="18" max="18" width="1.5" customWidth="1"/>
+    <col min="19" max="19" width="17.6640625" customWidth="1"/>
+    <col min="20" max="27" width="5.6640625" customWidth="1"/>
+    <col min="28" max="28" width="2" customWidth="1"/>
+    <col min="29" max="29" width="1.5" customWidth="1"/>
+    <col min="30" max="34" width="0" hidden="1" customWidth="1"/>
+    <col min="35" max="16384" width="8.83203125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B1" s="4" t="s">
+    <row r="1" spans="2:28" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:28" ht="21" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
+    </row>
+    <row r="3" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="B3" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I3" s="1"/>
+    </row>
+    <row r="4" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="I4" s="1"/>
+    </row>
+    <row r="5" spans="2:28" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="C5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+    </row>
+    <row r="6" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="I6" s="1"/>
+    </row>
+    <row r="7" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="C7" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" s="1"/>
+    </row>
+    <row r="8" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="K8" s="13"/>
+      <c r="L8" s="1"/>
+    </row>
+    <row r="9" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="J9" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="L9" s="1"/>
+    </row>
+    <row r="10" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="C10" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="L10" s="1"/>
+    </row>
+    <row r="11" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D11" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="K11" s="13"/>
+      <c r="L11" s="1"/>
+    </row>
+    <row r="12" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D12" s="21"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="1"/>
+    </row>
+    <row r="13" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="C13" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="J13" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="K13" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="1"/>
+    </row>
+    <row r="14" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="C14" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="L14" s="1"/>
+    </row>
+    <row r="15" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="J15" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" s="1"/>
+    </row>
+    <row r="16" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="C16" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="K16" s="13"/>
+      <c r="L16" s="1"/>
+    </row>
+    <row r="17" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="C17" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K17" s="13"/>
+      <c r="L17" s="1"/>
+    </row>
+    <row r="18" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="C18" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="J18" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="K18" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18" s="1"/>
+    </row>
+    <row r="19" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="C19" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="D20" s="13"/>
+      <c r="K20" s="13"/>
+    </row>
+    <row r="21" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="C21" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="D22" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="J22" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="K22" s="13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="3:28" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="3:28" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="3:28" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="C25" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="J25" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+    </row>
+    <row r="26" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="C26" s="13" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      <c r="B6" s="2" t="s">
+    <row r="27" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="J27" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="K27" s="13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="3:28" ht="21" x14ac:dyDescent="0.35">
+      <c r="C28" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J28" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="K28" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="K29" s="13"/>
+    </row>
+    <row r="30" spans="3:28" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C30" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G6">
-[...28 lines deleted...]
-      <c r="F11">
+      <c r="J30" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="K30" s="13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="3:28" x14ac:dyDescent="0.2">
+      <c r="J31" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="K31" s="13" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="14" spans="2:7" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="F14" s="2" t="s">
+    <row r="32" spans="3:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C32" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="K32" s="13"/>
+    </row>
+    <row r="33" spans="3:11" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="J33" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="K33" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="G14" s="2" t="s">
+    </row>
+    <row r="34" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C34" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="J34" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K34" s="13" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-    </row>
+    <row r="35" spans="3:11" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <phoneticPr fontId="5" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="de359e5d-747f-4991-a0f5-86f7e3b4a40d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100745C612D1FDBA74DAE435A7F138DA8A2" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="02bac0023a0b4d3e5c431f4e25a5b01f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="de359e5d-747f-4991-a0f5-86f7e3b4a40d" xmlns:ns3="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5128923b3a229602c4f92a6b8e978c71" ns2:_="" ns3:_="">
+    <xsd:import namespace="de359e5d-747f-4991-a0f5-86f7e3b4a40d"/>
+    <xsd:import namespace="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="de359e5d-747f-4991-a0f5-86f7e3b4a40d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="872e1459-0a10-4027-a422-9b7c18c8e25e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f4df7c25-9e4e-49af-a83b-77c6921a5aed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="23" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="24" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{641F3BA2-1442-4C19-BD42-1FF0219BDE63}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="de359e5d-747f-4991-a0f5-86f7e3b4a40d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E881B87-F19F-4D8C-8B4B-E60541F3DB60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{811CF64D-B270-43F4-9C90-C73269ADCDEB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="de359e5d-747f-4991-a0f5-86f7e3b4a40d"/>
+    <ds:schemaRef ds:uri="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>18</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Antrag</vt:lpstr>
-      <vt:lpstr>Hilfstabelle</vt:lpstr>
-[...17 lines deleted...]
-      <vt:lpstr>T_2</vt:lpstr>
+      <vt:lpstr>Antrag!Beitrag_Erw</vt:lpstr>
+      <vt:lpstr>Antrag!Beitrag_Jug</vt:lpstr>
+      <vt:lpstr>Antrag!Beitrag_Sen</vt:lpstr>
+      <vt:lpstr>Antrag!Beitrag_Trn</vt:lpstr>
+      <vt:lpstr>Antrag!EigenkapitalAngegeben</vt:lpstr>
+      <vt:lpstr>Antrag!Jahr</vt:lpstr>
+      <vt:lpstr>Antrag!MaxBeitrag_Erw</vt:lpstr>
+      <vt:lpstr>Antrag!MaxBeitrag_Jug</vt:lpstr>
+      <vt:lpstr>Antrag!MaxBeitrag_Sen</vt:lpstr>
+      <vt:lpstr>Antrag!MaxBeitrag_Trn</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Vogt Anina</dc:creator>
+  <dc:creator>YDE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100745C612D1FDBA74DAE435A7F138DA8A2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>