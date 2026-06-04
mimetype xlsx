--- v1 (2026-04-09)
+++ v2 (2026-06-04)
@@ -6,148 +6,148 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gina.frick\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\roland.ospelt\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58AFBD2C-CAEE-42E3-9D7E-61BBD857D203}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{94942630-9C11-4EBC-83C1-DD54239C519E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-109" yWindow="-109" windowWidth="46950" windowHeight="19060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Antrag" sheetId="12" r:id="rId1"/>
     <sheet name="Styles" sheetId="1" state="veryHidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Beitrag_Erw" localSheetId="0">Antrag!$U$11</definedName>
     <definedName name="Beitrag_Jug" localSheetId="0">Antrag!$W$11</definedName>
     <definedName name="Beitrag_Sen" localSheetId="0">Antrag!$Y$11</definedName>
     <definedName name="Beitrag_Trn" localSheetId="0">Antrag!$AA$11</definedName>
     <definedName name="EigenkapitalAngegeben" localSheetId="0">Antrag!$X$74</definedName>
     <definedName name="Jahr" localSheetId="0">Antrag!$U$7</definedName>
     <definedName name="MaxBeitrag_Erw" localSheetId="0">Antrag!$U$13</definedName>
     <definedName name="MaxBeitrag_Jug" localSheetId="0">Antrag!$W$13</definedName>
     <definedName name="MaxBeitrag_Sen" localSheetId="0">Antrag!$Y$13</definedName>
     <definedName name="MaxBeitrag_Trn" localSheetId="0">Antrag!$AA$13</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F26" i="12" l="1"/>
   <c r="O128" i="12" l="1"/>
   <c r="G50" i="12"/>
   <c r="G51" i="12"/>
   <c r="G49" i="12"/>
   <c r="F48" i="12"/>
   <c r="M44" i="12" l="1"/>
   <c r="F55" i="12"/>
   <c r="E55" i="12"/>
   <c r="J48" i="12"/>
   <c r="M42" i="12"/>
   <c r="M45" i="12"/>
   <c r="M49" i="12"/>
   <c r="M50" i="12"/>
   <c r="M51" i="12"/>
   <c r="M53" i="12"/>
   <c r="L7" i="12" l="1"/>
   <c r="M22" i="12" s="1"/>
   <c r="B128" i="12" l="1"/>
   <c r="D87" i="12"/>
   <c r="F86" i="12"/>
   <c r="M75" i="12"/>
   <c r="M74" i="12"/>
   <c r="F124" i="12" l="1"/>
   <c r="F123" i="12"/>
   <c r="F122" i="12"/>
   <c r="F121" i="12"/>
   <c r="X74" i="12"/>
   <c r="L10" i="12" s="1"/>
   <c r="I84" i="12"/>
   <c r="I81" i="12"/>
   <c r="I80" i="12"/>
   <c r="I78" i="12"/>
   <c r="F65" i="12"/>
   <c r="K63" i="12"/>
   <c r="K64" i="12" s="1"/>
   <c r="M59" i="12"/>
   <c r="K35" i="12"/>
   <c r="K36" i="12" s="1"/>
   <c r="H35" i="12"/>
   <c r="F37" i="12"/>
   <c r="F36" i="12"/>
   <c r="F31" i="12"/>
   <c r="H30" i="12"/>
   <c r="K30" i="12"/>
   <c r="M30" i="12" s="1"/>
   <c r="K25" i="12"/>
   <c r="M25" i="12" s="1"/>
   <c r="F27" i="12"/>
-  <c r="F26" i="12"/>
   <c r="U72" i="12"/>
   <c r="G23" i="12" s="1"/>
   <c r="F39" i="12"/>
   <c r="F32" i="12"/>
   <c r="G4" i="12"/>
   <c r="K23" i="12" l="1"/>
   <c r="M23" i="12" s="1"/>
   <c r="H23" i="12"/>
   <c r="X72" i="12"/>
   <c r="F125" i="12" s="1"/>
   <c r="M63" i="12"/>
   <c r="M35" i="12"/>
   <c r="K31" i="12"/>
   <c r="K26" i="12"/>
   <c r="L8" i="12" l="1"/>
   <c r="F70" i="12"/>
   <c r="F69" i="12"/>
   <c r="X65" i="12" l="1"/>
   <c r="T65" i="12" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="205">
   <si>
@@ -633,71 +633,50 @@
   <si>
     <t xml:space="preserve">Beitrag für nur geringfügige Inanspruchnahme von </t>
   </si>
   <si>
     <t>gemeindeeigener Infrastruktur (keine Dauerbelegung von Sportstätten etc.)</t>
   </si>
   <si>
     <t>Art. 8</t>
   </si>
   <si>
     <t>Art. 9</t>
   </si>
   <si>
     <t>MaxBeitrag_Trn</t>
   </si>
   <si>
     <t>Beitrag_Trn</t>
   </si>
   <si>
     <t>Jubiläum nächstes Jahr?</t>
   </si>
   <si>
     <t>Art. 10 II</t>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-  <si>
     <t>Art. 11 VI</t>
   </si>
   <si>
     <t>Art. 11 V</t>
   </si>
   <si>
     <t>Hier können Sie weitere Ergänzungen / Anregungen einbringen</t>
   </si>
   <si>
     <t>Eigenkapital eingegeben?</t>
   </si>
   <si>
     <t>EigenkapitalAngegeben</t>
   </si>
   <si>
     <t>Nach Beendigung der Eingabe das Dokument speichern und gemeinsam</t>
   </si>
   <si>
     <t>mit einzureichenden Unterlagen zustellen an:</t>
   </si>
   <si>
     <t>Mail: roland.ospelt@vaduz.li</t>
   </si>
   <si>
     <t>Post: Gemeinde Vaduz, z. Hd. Roland Ospelt, Städtle 6, Vaduz</t>
@@ -760,66 +739,69 @@
     <t>Kassier/in</t>
   </si>
   <si>
     <t>Aktuar/in</t>
   </si>
   <si>
     <t>Leistungsbeitrag</t>
   </si>
   <si>
     <t>Diese Spalten immer ausblenden vor Veröffentlichung, Antrag links NICHT verändern</t>
   </si>
   <si>
     <t>Leistungsbeitrag pro Art</t>
   </si>
   <si>
     <t>Antragsformular für den Vereinsbeitrag SPORT</t>
   </si>
   <si>
     <t>Nachhaltigkeits-Checkliste für Vereine (optional)</t>
   </si>
   <si>
     <t>Antragsjahr oben anpassen (NICHT links im Antrag!)</t>
   </si>
   <si>
     <t>x = Ja</t>
+  </si>
+  <si>
+    <t>Aktivmitglieder (volljährig)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="[$CHF-807]\ #,##0.00;[Red]\-#,##0.00;&quot;-&quot;"/>
     <numFmt numFmtId="169" formatCode="dd\-mmm\-yyyy"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
@@ -980,57 +962,50 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFC00000"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="0" tint="-0.24994659260841701"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
@@ -1778,51 +1753,51 @@
     <xf numFmtId="0" fontId="2" fillId="4" borderId="12" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="37" borderId="3" applyNumberFormat="0" applyAlignment="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="3" applyNumberFormat="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" applyNumberFormat="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" applyNumberFormat="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="3" applyFont="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="44" borderId="0" applyNumberFormat="0" applyFont="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="37" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" applyNumberFormat="0" applyFont="0" applyAlignment="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="23" fillId="8" borderId="10" applyNumberFormat="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="29" fillId="37" borderId="2" applyNumberFormat="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0">
       <alignment horizontal="center" wrapText="1"/>
@@ -1861,61 +1836,61 @@
     <xf numFmtId="0" fontId="8" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="20"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="44" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="39"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="35"/>
     <xf numFmtId="0" fontId="23" fillId="8" borderId="10" xfId="40"/>
     <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyFont="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="33" applyFont="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="38" applyFont="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="25" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="3" xfId="24" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="3" xfId="26" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="44" borderId="0" xfId="28" applyFont="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="32"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="32"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="3" xfId="27" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="34"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="3" xfId="36"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="45">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="37" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="49"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="50"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="32" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="32" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="30" applyFont="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="23" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="31"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="42"/>
     <xf numFmtId="0" fontId="29" fillId="37" borderId="2" xfId="41"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="46" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="43">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="4" xfId="48">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="47" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="23"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="37" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1948,213 +1923,213 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="3" xfId="37" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="3" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="31" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="34" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="32" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="32" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="3" xfId="37" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="33" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="31" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyNumberFormat="1" applyFont="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="37" borderId="3" xfId="29" applyNumberFormat="1" applyFont="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="45" borderId="0" xfId="32" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="45" borderId="0" xfId="32" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="45" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="44" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="44" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="42" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="6" xfId="46" applyNumberFormat="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="25"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="44" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="37" borderId="3" xfId="29" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="17" borderId="14" xfId="56" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="45" applyFont="1">
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="36" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="37" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="38" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="26" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="27" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="28" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="29" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="30" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="31" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="25" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="0" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="32" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="33" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="34" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="37" borderId="35" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="17" borderId="14" xfId="56" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="17" borderId="15" xfId="56" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="17" borderId="16" xfId="56" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="45" applyFont="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="25" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="25" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="25" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="25" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="33" fillId="0" borderId="6" xfId="46" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="32" fillId="0" borderId="6" xfId="46" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="37" borderId="3" xfId="29" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="76">
     <cellStyle name="20 % - Akzent1" xfId="53" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent2" xfId="57" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent3" xfId="61" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent4" xfId="65" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent5" xfId="69" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent6" xfId="73" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent1" xfId="54" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent2" xfId="58" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent3" xfId="62" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent4" xfId="66" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent5" xfId="70" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent6" xfId="74" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent1" xfId="55" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent2" xfId="59" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent3" xfId="63" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent4" xfId="67" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent5" xfId="71" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent6" xfId="75" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Akzent1" xfId="52" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Akzent2" xfId="56" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Akzent3" xfId="60" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Akzent4" xfId="64" builtinId="41" customBuiltin="1"/>
@@ -2404,52 +2379,52 @@
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>139699</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>29</xdr:col>
       <xdr:colOff>779713</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>139700</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="10" name="Group 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="15770225" y="3711574"/>
-          <a:ext cx="1506788" cy="2305051"/>
+          <a:off x="16663958" y="3711035"/>
+          <a:ext cx="1549740" cy="2225616"/>
           <a:chOff x="13538200" y="698499"/>
           <a:chExt cx="1509963" cy="2355851"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:srcRect l="16130" t="18031" r="12437" b="7659"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="13582650" y="698499"/>
@@ -2524,52 +2499,52 @@
     <xdr:from>
       <xdr:col>22</xdr:col>
       <xdr:colOff>412750</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>29</xdr:col>
       <xdr:colOff>127000</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>94993</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="13" name="Group 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="13023850" y="5362575"/>
-          <a:ext cx="3600450" cy="3390643"/>
+          <a:off x="13740561" y="5298775"/>
+          <a:ext cx="3820424" cy="3284610"/>
           <a:chOff x="12001500" y="3270250"/>
           <a:chExt cx="3613150" cy="3327143"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -3164,570 +3139,570 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="B1:AK130"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q1" sqref="Q1:AF1048576"/>
+      <selection pane="bottomLeft" activeCell="E8" sqref="E8:J8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.55" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="4" customWidth="1"/>
-    <col min="4" max="4" width="12.1640625" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
-    <col min="6" max="6" width="12.83203125" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
-    <col min="8" max="8" width="14.1640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16" width="2.1640625" customWidth="1"/>
+    <col min="8" max="8" width="14.140625" customWidth="1"/>
+    <col min="9" max="10" width="10.7109375" customWidth="1"/>
+    <col min="11" max="11" width="11.5703125" customWidth="1"/>
+    <col min="12" max="12" width="5.28515625" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="15" width="1.7109375" customWidth="1"/>
+    <col min="16" max="16" width="2.140625" customWidth="1"/>
     <col min="17" max="17" width="31" hidden="1" customWidth="1"/>
-    <col min="18" max="19" width="3.83203125" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="8.5" hidden="1" customWidth="1"/>
+    <col min="18" max="19" width="3.85546875" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="29.28515625" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="8.42578125" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="14" hidden="1" customWidth="1"/>
-    <col min="23" max="23" width="8.83203125" hidden="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="28" width="8.83203125" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="14.28515625" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="14.28515625" hidden="1" customWidth="1"/>
+    <col min="27" max="28" width="8.85546875" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="4" hidden="1" customWidth="1"/>
-    <col min="30" max="30" width="16.33203125" hidden="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="33" max="37" width="8.83203125" hidden="1"/>
+    <col min="30" max="30" width="16.28515625" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="1.7109375" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="3.7109375" hidden="1" customWidth="1"/>
+    <col min="33" max="37" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="2:31" ht="21" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:31" ht="21.1" x14ac:dyDescent="0.35">
       <c r="B2" s="3" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
-      <c r="Q2" s="80" t="s">
-[...18 lines deleted...]
-    <row r="4" spans="2:31" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="Q2" s="100" t="s">
+        <v>198</v>
+      </c>
+      <c r="R2" s="101"/>
+      <c r="S2" s="101"/>
+      <c r="T2" s="101"/>
+      <c r="U2" s="101"/>
+      <c r="V2" s="101"/>
+      <c r="W2" s="101"/>
+      <c r="X2" s="101"/>
+      <c r="Y2" s="101"/>
+      <c r="Z2" s="101"/>
+      <c r="AA2" s="101"/>
+      <c r="AB2" s="101"/>
+      <c r="AC2" s="101"/>
+      <c r="AD2" s="101"/>
+      <c r="AE2" s="102"/>
+    </row>
+    <row r="3" spans="2:31" ht="4.5999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="2:31" ht="19.05" x14ac:dyDescent="0.35">
       <c r="C4" s="42"/>
       <c r="D4" s="43"/>
       <c r="E4" s="44"/>
       <c r="F4" s="48" t="s">
         <v>62</v>
       </c>
       <c r="G4" s="49">
         <f>Jahr</f>
         <v>2026</v>
       </c>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="46"/>
       <c r="R4" s="5" t="s">
         <v>85</v>
       </c>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
     </row>
-    <row r="5" spans="2:31" ht="2.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:31" ht="2.0499999999999998" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="2:31" x14ac:dyDescent="0.2">
       <c r="C6" s="13" t="s">
         <v>95</v>
       </c>
       <c r="D6" s="13"/>
     </row>
-    <row r="7" spans="2:31" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="L7" s="85" t="str">
+    <row r="7" spans="2:31" ht="16.3" x14ac:dyDescent="0.3">
+      <c r="L7" s="105" t="str">
         <f>"Beitrag "&amp;Jahr</f>
         <v>Beitrag 2026</v>
       </c>
-      <c r="M7" s="85"/>
+      <c r="M7" s="105"/>
       <c r="T7" s="34" t="s">
         <v>62</v>
       </c>
       <c r="U7" s="62">
         <v>2026</v>
       </c>
       <c r="V7" s="15" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:31" ht="14.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D8" s="56" t="s">
         <v>86</v>
       </c>
-      <c r="E8" s="98"/>
-[...5 lines deleted...]
-      <c r="L8" s="93">
+      <c r="E8" s="83"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="85"/>
+      <c r="L8" s="112">
         <f>IF(EigenkapitalAngegeben,SUM($M$23:$M$63,$M$71,$M$74:$M$75),0)</f>
         <v>0</v>
       </c>
-      <c r="M8" s="93"/>
-[...1 lines deleted...]
-    <row r="9" spans="2:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M8" s="112"/>
+    </row>
+    <row r="9" spans="2:31" ht="14.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D9" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="E9" s="98"/>
-[...6 lines deleted...]
-      <c r="M9" s="93"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84"/>
+      <c r="I9" s="84"/>
+      <c r="J9" s="85"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
       <c r="S9" s="26" t="s">
         <v>153</v>
       </c>
       <c r="T9" s="26"/>
       <c r="U9" s="26"/>
       <c r="V9" s="26"/>
       <c r="W9" s="26"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="26"/>
       <c r="Z9" s="26"/>
       <c r="AA9" s="26"/>
       <c r="AB9" s="26"/>
       <c r="AC9" s="26"/>
       <c r="AD9" s="26"/>
     </row>
-    <row r="10" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:31" ht="14.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D10" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E10" s="98"/>
-      <c r="F10" s="100"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="85"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="54"/>
       <c r="J10" s="54"/>
-      <c r="L10" s="83" t="str">
+      <c r="L10" s="103" t="str">
         <f>IF(EigenkapitalAngegeben,"","Eigenkapital ist im Antrag aufzuführen.")</f>
         <v>Eigenkapital ist im Antrag aufzuführen.</v>
       </c>
-      <c r="M10" s="83"/>
-[...1 lines deleted...]
-    <row r="11" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M10" s="103"/>
+    </row>
+    <row r="11" spans="2:31" ht="14.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D11" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="E11" s="98"/>
-      <c r="F11" s="100"/>
+      <c r="E11" s="83"/>
+      <c r="F11" s="85"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="54"/>
       <c r="J11" s="54"/>
-      <c r="L11" s="84"/>
-      <c r="M11" s="84"/>
+      <c r="L11" s="104"/>
+      <c r="M11" s="104"/>
       <c r="T11" s="60" t="s">
         <v>136</v>
       </c>
       <c r="U11" s="18">
         <v>30</v>
       </c>
       <c r="V11" s="60" t="s">
         <v>137</v>
       </c>
       <c r="W11" s="18">
         <v>60</v>
       </c>
       <c r="X11" s="60" t="s">
         <v>138</v>
       </c>
       <c r="Y11" s="18">
         <v>30</v>
       </c>
       <c r="Z11" s="60" t="s">
         <v>165</v>
       </c>
       <c r="AA11" s="18">
         <v>500</v>
       </c>
     </row>
-    <row r="12" spans="2:31" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:31" ht="2.0499999999999998" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D12" s="55"/>
     </row>
-    <row r="13" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:31" ht="14.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D13" s="56" t="s">
         <v>90</v>
       </c>
       <c r="E13" s="53"/>
       <c r="T13" s="60" t="s">
         <v>139</v>
       </c>
       <c r="U13" s="51">
         <v>3000</v>
       </c>
       <c r="V13" s="60" t="s">
         <v>140</v>
       </c>
       <c r="W13" s="51">
         <v>10000</v>
       </c>
       <c r="X13" s="60" t="s">
         <v>141</v>
       </c>
       <c r="Y13" s="51">
         <v>10000</v>
       </c>
       <c r="Z13" s="60" t="s">
         <v>164</v>
       </c>
       <c r="AA13" s="51">
         <v>11000</v>
       </c>
       <c r="AD13" s="17" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="14" spans="2:31" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:31" ht="2.0499999999999998" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D14" s="56"/>
     </row>
-    <row r="15" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:31" ht="14.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D15" s="56" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G15" s="100"/>
+        <v>194</v>
+      </c>
+      <c r="E15" s="83"/>
+      <c r="F15" s="84"/>
+      <c r="G15" s="85"/>
       <c r="H15" s="55" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="94"/>
-[...1 lines deleted...]
-      <c r="K15" s="94"/>
+      <c r="I15" s="113"/>
+      <c r="J15" s="113"/>
+      <c r="K15" s="113"/>
       <c r="L15" s="55" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="79"/>
       <c r="V15" s="32" t="s">
         <v>135</v>
       </c>
       <c r="W15" s="27">
         <v>1</v>
       </c>
       <c r="X15" s="27">
         <v>2</v>
       </c>
       <c r="Y15" s="27">
         <v>3</v>
       </c>
       <c r="Z15" s="27">
         <v>4</v>
       </c>
       <c r="AA15" s="27">
         <v>5</v>
       </c>
       <c r="AD15" s="18" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="16" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:31" ht="14.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D16" s="56" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      <c r="G16" s="100"/>
+        <v>195</v>
+      </c>
+      <c r="E16" s="83"/>
+      <c r="F16" s="84"/>
+      <c r="G16" s="85"/>
       <c r="H16" s="55" t="s">
         <v>91</v>
       </c>
-      <c r="I16" s="94"/>
-[...1 lines deleted...]
-      <c r="K16" s="94"/>
+      <c r="I16" s="113"/>
+      <c r="J16" s="113"/>
+      <c r="K16" s="113"/>
       <c r="L16" s="55" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="79"/>
       <c r="V16" s="32" t="s">
         <v>118</v>
       </c>
       <c r="W16" s="51">
         <v>500</v>
       </c>
       <c r="X16" s="51">
         <v>1000</v>
       </c>
       <c r="Y16" s="51">
         <v>2500</v>
       </c>
       <c r="Z16" s="51">
         <v>3000</v>
       </c>
       <c r="AA16" s="51">
         <v>4000</v>
       </c>
       <c r="AD16" s="18" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="17" spans="4:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="4:30" ht="14.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D17" s="56" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      <c r="G17" s="100"/>
+        <v>196</v>
+      </c>
+      <c r="E17" s="83"/>
+      <c r="F17" s="84"/>
+      <c r="G17" s="85"/>
       <c r="H17" s="55" t="s">
         <v>91</v>
       </c>
-      <c r="I17" s="94"/>
-[...1 lines deleted...]
-      <c r="K17" s="94"/>
+      <c r="I17" s="113"/>
+      <c r="J17" s="113"/>
+      <c r="K17" s="113"/>
       <c r="L17" s="55" t="s">
         <v>94</v>
       </c>
       <c r="M17" s="79"/>
       <c r="AD17" s="18" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="18" spans="4:30" x14ac:dyDescent="0.2">
       <c r="D18" s="32"/>
       <c r="V18" s="32" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="W18" s="27" t="s">
         <v>101</v>
       </c>
       <c r="X18" s="27" t="s">
         <v>151</v>
       </c>
       <c r="Y18" s="27" t="s">
         <v>152</v>
       </c>
       <c r="Z18" s="27" t="s">
         <v>105</v>
       </c>
       <c r="AA18" s="27" t="s">
         <v>108</v>
       </c>
       <c r="AB18" s="27" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="19" spans="4:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="4:30" ht="14.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D19" s="56" t="s">
         <v>92</v>
       </c>
-      <c r="E19" s="98"/>
-[...3 lines deleted...]
-      <c r="J19" s="110" t="s">
+      <c r="E19" s="83"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="84"/>
+      <c r="H19" s="85"/>
+      <c r="J19" s="96" t="s">
         <v>134</v>
       </c>
-      <c r="K19" s="111"/>
+      <c r="K19" s="97"/>
       <c r="V19" s="32" t="s">
         <v>118</v>
       </c>
       <c r="W19" s="51">
         <v>1000</v>
       </c>
       <c r="X19" s="51">
         <v>2000</v>
       </c>
       <c r="Y19" s="51">
         <v>3000</v>
       </c>
       <c r="Z19" s="51">
         <v>500</v>
       </c>
       <c r="AA19" s="51">
         <v>500</v>
       </c>
       <c r="AB19" s="51">
         <v>1000</v>
       </c>
     </row>
-    <row r="20" spans="4:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="4:30" ht="14.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D20" s="56" t="s">
         <v>93</v>
       </c>
-      <c r="E20" s="98"/>
-[...4 lines deleted...]
-      <c r="K20" s="113"/>
+      <c r="E20" s="83"/>
+      <c r="F20" s="84"/>
+      <c r="G20" s="84"/>
+      <c r="H20" s="85"/>
+      <c r="J20" s="98"/>
+      <c r="K20" s="99"/>
     </row>
     <row r="21" spans="4:30" x14ac:dyDescent="0.2"/>
-    <row r="22" spans="4:30" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="22" spans="4:30" ht="19.05" x14ac:dyDescent="0.35">
       <c r="D22" s="31" t="s">
         <v>96</v>
       </c>
       <c r="M22" s="17" t="str">
         <f>L7</f>
         <v>Beitrag 2026</v>
       </c>
       <c r="R22" s="5" t="s">
         <v>63</v>
       </c>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
     </row>
     <row r="23" spans="4:30" x14ac:dyDescent="0.2">
       <c r="D23" t="s">
         <v>131</v>
       </c>
       <c r="F23" t="s">
         <v>97</v>
       </c>
       <c r="G23" s="50">
         <f>IF($U$72&gt;=76,5,
   IF($U$72&gt;=51,4,
   IF($U$72&gt;=26,3,
   IF($U$72&gt;=11,2,
   IF($U$72&gt;=3,1,
    0)))))</f>
         <v>0</v>
       </c>
-      <c r="H23" s="89" t="str">
+      <c r="H23" s="108" t="str">
         <f>IF(AND(LEN($E$13)&gt;0,$G$23=0),"Anspruch auf Vereinsbeitrag nicht gegeben.","")</f>
         <v/>
       </c>
-      <c r="I23" s="89"/>
-      <c r="J23" s="89"/>
+      <c r="I23" s="108"/>
+      <c r="J23" s="108"/>
       <c r="K23" s="57">
         <f>IF($G$23=0,0,HLOOKUP($G$23,$W$15:$AA$16,2,0))</f>
         <v>0</v>
       </c>
       <c r="M23" s="77">
         <f>ROUNDUP(K23,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="4:30" x14ac:dyDescent="0.2">
       <c r="M24" s="77"/>
       <c r="S24" s="31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="4:30" x14ac:dyDescent="0.2">
       <c r="D25" t="s">
         <v>132</v>
       </c>
       <c r="F25" t="s">
-        <v>168</v>
+        <v>204</v>
       </c>
       <c r="J25" s="65"/>
       <c r="K25" s="57">
         <f>J25*Beitrag_Erw</f>
         <v>0</v>
       </c>
       <c r="M25" s="77">
         <f>ROUNDUP(MIN($K$25,MaxBeitrag_Erw),0)</f>
         <v>0</v>
       </c>
       <c r="S25" s="35">
         <v>1</v>
       </c>
       <c r="T25" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="26" spans="4:30" x14ac:dyDescent="0.2">
       <c r="F26" s="58" t="str">
-        <f>IF($J$25&gt;0,"Mitgliederliste beilegen","Keine lizenzierten Aktivmitglieder im Verein")</f>
-        <v>Keine lizenzierten Aktivmitglieder im Verein</v>
+        <f>IF($J$25&gt;0,"Mitgliederliste beilegen","Keine Aktivmitglieder im Verein")</f>
+        <v>Keine Aktivmitglieder im Verein</v>
       </c>
       <c r="K26" s="61" t="str">
         <f>IF(K25&gt;MaxBeitrag_Erw,"Der max. Beitrag ist auf CHF "&amp;TEXT(MaxBeitrag_Erw,"#,##0")&amp;" begrenzt","")</f>
         <v/>
       </c>
       <c r="M26" s="77"/>
       <c r="S26" s="32" t="s">
         <v>65</v>
       </c>
       <c r="T26" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="4:30" x14ac:dyDescent="0.2">
       <c r="F27" s="59" t="str">
         <f>IF($J$25&gt;0,"(Name, Adresse, Jahrgang, Kategorie [aktiv / passiv], Lizenz [ja / nein])","")</f>
         <v/>
       </c>
       <c r="M27" s="77"/>
       <c r="S27" s="32" t="s">
         <v>65</v>
       </c>
       <c r="T27" t="s">
         <v>68</v>
       </c>
@@ -3775,51 +3750,51 @@
       </c>
     </row>
     <row r="31" spans="4:30" x14ac:dyDescent="0.2">
       <c r="F31" s="58" t="str">
         <f>IF($J$30&gt;0,"Jugendmitgliederliste beilegen","Keine Jugendlichen im Verein")</f>
         <v>Keine Jugendlichen im Verein</v>
       </c>
       <c r="K31" s="61" t="str">
         <f>IF(K30&gt;MaxBeitrag_Jug,"Der max. Beitrag ist auf CHF "&amp;TEXT(MaxBeitrag_Jug,"#,##0")&amp;" begrenzt","")</f>
         <v/>
       </c>
       <c r="M31" s="77"/>
       <c r="T31" s="33" t="s">
         <v>71</v>
       </c>
       <c r="U31" s="33"/>
       <c r="V31" s="33"/>
     </row>
     <row r="32" spans="4:30" x14ac:dyDescent="0.2">
       <c r="F32" s="59" t="str">
         <f>IF($J$30&gt;0,"(Name, Adresse, Jahrgang, Kategorie [aktiv / passiv])","")</f>
         <v/>
       </c>
       <c r="M32" s="77"/>
     </row>
-    <row r="33" spans="4:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="4:20" ht="12.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M33" s="77"/>
     </row>
     <row r="34" spans="4:20" x14ac:dyDescent="0.2">
       <c r="D34" s="31" t="s">
         <v>145</v>
       </c>
       <c r="M34" s="77"/>
       <c r="S34" s="31" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="4:20" x14ac:dyDescent="0.2">
       <c r="D35" t="s">
         <v>146</v>
       </c>
       <c r="F35" t="s">
         <v>147</v>
       </c>
       <c r="H35">
         <f>Jahr-66</f>
         <v>1960</v>
       </c>
       <c r="I35" t="s">
         <v>148</v>
       </c>
@@ -3838,83 +3813,83 @@
       <c r="T35" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="36" spans="4:20" x14ac:dyDescent="0.2">
       <c r="F36" s="58" t="str">
         <f>IF($J$35&gt;0,"Seniorenmitgliederliste beilegen","Keine Senioren im Verein")</f>
         <v>Keine Senioren im Verein</v>
       </c>
       <c r="K36" s="61" t="str">
         <f>IF(K35&gt;MaxBeitrag_Sen,"Der max. Beitrag ist auf CHF "&amp;TEXT(MaxBeitrag_Sen,"#,##0")&amp;" begrenzt","")</f>
         <v/>
       </c>
       <c r="M36" s="77"/>
     </row>
     <row r="37" spans="4:20" x14ac:dyDescent="0.2">
       <c r="F37" s="59" t="str">
         <f>IF($J$35&gt;0,"(Name, Adresse, Jahrgang, Kategorie [aktiv / passiv])","")</f>
         <v/>
       </c>
       <c r="M37" s="77"/>
       <c r="S37" s="35">
         <v>4</v>
       </c>
       <c r="T37" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="38" spans="4:20" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="38" spans="4:20" ht="2.0499999999999998" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M38" s="77"/>
     </row>
     <row r="39" spans="4:20" x14ac:dyDescent="0.2">
-      <c r="F39" s="90" t="str">
+      <c r="F39" s="109" t="str">
         <f>IF(SUM(J25:J30)&lt;10,"Anspruch auf Vereinsbeitrag ist nicht gegeben, da weniger als 10 Mitglieder.","")</f>
         <v>Anspruch auf Vereinsbeitrag ist nicht gegeben, da weniger als 10 Mitglieder.</v>
       </c>
-      <c r="G39" s="91"/>
-[...3 lines deleted...]
-      <c r="K39" s="92"/>
+      <c r="G39" s="110"/>
+      <c r="H39" s="110"/>
+      <c r="I39" s="110"/>
+      <c r="J39" s="110"/>
+      <c r="K39" s="111"/>
       <c r="M39" s="77"/>
     </row>
-    <row r="40" spans="4:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="4:20" ht="12.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M40" s="77"/>
       <c r="S40" s="35">
         <v>5</v>
       </c>
       <c r="T40" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="41" spans="4:20" x14ac:dyDescent="0.2">
       <c r="D41" s="31" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="J41" s="17" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M41" s="77"/>
     </row>
     <row r="42" spans="4:20" x14ac:dyDescent="0.2">
       <c r="D42" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="32" t="s">
         <v>101</v>
       </c>
       <c r="F42" t="s">
         <v>102</v>
       </c>
       <c r="J42" s="63"/>
       <c r="K42" s="57"/>
       <c r="M42" s="77">
         <f>IF(J42="x",HLOOKUP($E42,$W$18:$AB$19,2,0),0)</f>
         <v>0</v>
       </c>
       <c r="S42" s="35">
         <v>6</v>
       </c>
       <c r="T42" t="s">
         <v>73</v>
       </c>
@@ -3938,51 +3913,51 @@
       <c r="F44" s="75" t="s">
         <v>154</v>
       </c>
       <c r="J44" s="63"/>
       <c r="M44" s="77">
         <f>IF(AND(J44="x",LEN(J45)=0),HLOOKUP($E44,$W$18:$AB$19,2,0),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="4:20" x14ac:dyDescent="0.2">
       <c r="E45" s="78" t="s">
         <v>152</v>
       </c>
       <c r="F45" s="75" t="s">
         <v>155</v>
       </c>
       <c r="J45" s="63"/>
       <c r="M45" s="77">
         <f>IF(J45="x",HLOOKUP($E45,$W$18:$AB$19,2,0),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="4:20" x14ac:dyDescent="0.2">
       <c r="M46" s="77"/>
     </row>
-    <row r="47" spans="4:20" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="4:20" ht="2.0499999999999998" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E47" s="32"/>
       <c r="M47" s="77"/>
     </row>
     <row r="48" spans="4:20" x14ac:dyDescent="0.2">
       <c r="E48" s="32" t="s">
         <v>105</v>
       </c>
       <c r="F48" t="str">
         <f>"Teilnahme an einem Gemeindeanlass "&amp;Jahr-1</f>
         <v>Teilnahme an einem Gemeindeanlass 2025</v>
       </c>
       <c r="I48" t="s">
         <v>106</v>
       </c>
       <c r="J48" s="16">
         <f>COUNTIF($J$49:$J$51,"x")</f>
         <v>0</v>
       </c>
       <c r="M48" s="77"/>
     </row>
     <row r="49" spans="4:30" x14ac:dyDescent="0.2">
       <c r="E49" s="76" t="s">
         <v>105</v>
       </c>
       <c r="F49" t="s">
@@ -4004,51 +3979,51 @@
       </c>
       <c r="G50" s="75" t="str">
         <f>AD16&amp;" "&amp;Jahr-1</f>
         <v>Umweltputzete 2025</v>
       </c>
       <c r="J50" s="63"/>
       <c r="M50" s="77">
         <f>IF(J50="x",HLOOKUP($E50,$W$18:$AB$19,2,0),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="4:30" x14ac:dyDescent="0.2">
       <c r="E51" s="76" t="s">
         <v>105</v>
       </c>
       <c r="G51" s="75" t="str">
         <f>AD17&amp;" "&amp;Jahr-1</f>
         <v>Spiel- und Sporttag 2025</v>
       </c>
       <c r="J51" s="63"/>
       <c r="M51" s="77">
         <f>IF(J51="x",HLOOKUP($E51,$W$18:$AB$19,2,0),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="4:30" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="4:30" ht="2.0499999999999998" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E52" s="32"/>
       <c r="M52" s="77"/>
     </row>
     <row r="53" spans="4:30" x14ac:dyDescent="0.2">
       <c r="E53" s="32" t="s">
         <v>108</v>
       </c>
       <c r="F53" t="s">
         <v>109</v>
       </c>
       <c r="J53" s="63"/>
       <c r="M53" s="77">
         <f>IF(J53="x",HLOOKUP($E53,$W$18:$AB$19,2,0),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="4:30" x14ac:dyDescent="0.2">
       <c r="M54" s="77"/>
     </row>
     <row r="55" spans="4:30" x14ac:dyDescent="0.2">
       <c r="E55" s="32" t="str">
         <f>IF($J$53="x","S4","")</f>
         <v/>
       </c>
       <c r="F55" t="str">
@@ -4081,170 +4056,170 @@
     <row r="58" spans="4:30" x14ac:dyDescent="0.2">
       <c r="M58" s="77"/>
     </row>
     <row r="59" spans="4:30" x14ac:dyDescent="0.2">
       <c r="E59" s="32" t="s">
         <v>150</v>
       </c>
       <c r="F59" t="s">
         <v>160</v>
       </c>
       <c r="J59" s="63"/>
       <c r="M59" s="77">
         <f>IF(J59="x",HLOOKUP($E59,$W$18:$AB$19,2,0),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="4:30" x14ac:dyDescent="0.2">
       <c r="F60" t="s">
         <v>161</v>
       </c>
       <c r="M60" s="77"/>
     </row>
     <row r="61" spans="4:30" x14ac:dyDescent="0.2">
       <c r="M61" s="77"/>
     </row>
-    <row r="62" spans="4:30" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="62" spans="4:30" ht="19.05" x14ac:dyDescent="0.35">
       <c r="D62" s="31" t="s">
         <v>110</v>
       </c>
       <c r="M62" s="77"/>
       <c r="R62" s="5" t="s">
         <v>149</v>
       </c>
       <c r="S62" s="5"/>
       <c r="T62" s="5"/>
       <c r="U62" s="5"/>
       <c r="V62" s="5"/>
       <c r="W62" s="5"/>
       <c r="X62" s="5"/>
       <c r="Y62" s="5"/>
       <c r="Z62" s="5"/>
       <c r="AA62" s="5"/>
       <c r="AB62" s="5"/>
       <c r="AC62" s="5"/>
       <c r="AD62" s="5"/>
     </row>
     <row r="63" spans="4:30" x14ac:dyDescent="0.2">
       <c r="D63" t="s">
         <v>163</v>
       </c>
       <c r="F63" t="s">
         <v>111</v>
       </c>
       <c r="J63" s="6"/>
       <c r="K63" s="57">
         <f>J63*Beitrag_Trn</f>
         <v>0</v>
       </c>
       <c r="M63" s="77">
         <f>ROUNDUP(MIN($K$63,MaxBeitrag_Trn),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="4:30" x14ac:dyDescent="0.2">
       <c r="K64" s="61" t="str">
         <f>IF(K63&gt;MaxBeitrag_Trn,"Der max. Beitrag ist auf CHF "&amp;TEXT(MaxBeitrag_Trn,"#,##0")&amp;" begrenzt","")</f>
         <v/>
       </c>
       <c r="X64" s="34" t="s">
         <v>76</v>
       </c>
       <c r="AC64" s="34" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="AD64" s="72">
-        <v>46049</v>
+        <v>46168</v>
       </c>
     </row>
     <row r="65" spans="4:30" x14ac:dyDescent="0.2">
       <c r="F65" s="58" t="str">
         <f>IF($J$63&gt;0,"Liste mit Namen der Trainer sowie Vertragskopien oder J+S-Bestätigungen beilegen","Keine Trainer / Leiter angestellt")</f>
         <v>Keine Trainer / Leiter angestellt</v>
       </c>
       <c r="T65" s="47">
         <f>($X$65-IF((X65+5)&gt;10,5,0))</f>
         <v>1</v>
       </c>
       <c r="U65" s="17" t="s">
         <v>82</v>
       </c>
       <c r="V65" s="17" t="s">
         <v>83</v>
       </c>
       <c r="W65" s="17" t="s">
         <v>84</v>
       </c>
       <c r="X65" s="52" t="str">
         <f>RIGHT(Jahr,1)</f>
         <v>6</v>
       </c>
       <c r="AD65" s="32" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="66" spans="4:30" x14ac:dyDescent="0.2">
       <c r="T66" s="36">
         <v>1</v>
       </c>
       <c r="U66" s="38">
         <v>241</v>
       </c>
       <c r="V66" s="38">
         <v>240</v>
       </c>
       <c r="W66" s="38">
         <v>218</v>
       </c>
       <c r="X66" s="36" t="s">
         <v>77</v>
       </c>
       <c r="AD66" s="32" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="67" spans="4:30" x14ac:dyDescent="0.2">
       <c r="D67" s="31" t="s">
         <v>112</v>
       </c>
       <c r="T67" s="36">
         <v>2</v>
       </c>
       <c r="U67" s="37">
         <v>255</v>
       </c>
       <c r="V67" s="37">
         <v>242</v>
       </c>
       <c r="W67" s="37">
         <v>223</v>
       </c>
       <c r="X67" s="36" t="s">
         <v>78</v>
       </c>
       <c r="AD67" s="32" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="68" spans="4:30" x14ac:dyDescent="0.2">
       <c r="D68" t="s">
         <v>167</v>
       </c>
       <c r="F68" t="s">
         <v>113</v>
       </c>
       <c r="T68" s="36">
         <v>3</v>
       </c>
       <c r="U68" s="39">
         <v>233</v>
       </c>
       <c r="V68" s="39">
         <v>241</v>
       </c>
       <c r="W68" s="39">
         <v>238</v>
       </c>
       <c r="X68" s="36" t="s">
         <v>79</v>
       </c>
     </row>
@@ -4300,425 +4275,425 @@
       <c r="M72" s="64" t="s">
         <v>115</v>
       </c>
       <c r="T72" s="31" t="s">
         <v>133</v>
       </c>
       <c r="U72" s="47">
         <f>IF($E$13&lt;&gt;0,Jahr-$E$13,0)</f>
         <v>0</v>
       </c>
       <c r="W72" s="34" t="s">
         <v>166</v>
       </c>
       <c r="X72" s="27" t="b">
         <f>MOD($U$72+1,25)=0</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="4:30" x14ac:dyDescent="0.2">
       <c r="D73" s="31" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="74" spans="4:30" x14ac:dyDescent="0.2">
       <c r="D74" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F74" t="s">
         <v>117</v>
       </c>
       <c r="J74" s="66"/>
       <c r="K74" t="s">
         <v>118</v>
       </c>
       <c r="M74" s="77">
         <f>-ROUNDDOWN(J74*0.5,0)</f>
         <v>0</v>
       </c>
       <c r="W74" s="34" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="X74" s="33" t="b">
         <f>$J$81&lt;&gt;0</f>
         <v>0</v>
       </c>
       <c r="Y74" s="15" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="75" spans="4:30" x14ac:dyDescent="0.2">
       <c r="F75" t="s">
         <v>119</v>
       </c>
       <c r="J75" s="66"/>
       <c r="K75" t="s">
         <v>118</v>
       </c>
       <c r="M75" s="77">
         <f>-ROUNDDOWN(J75*0.5,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="4:30" x14ac:dyDescent="0.2"/>
-    <row r="77" spans="4:30" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="4:30" ht="14.95" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D77" s="31" t="s">
         <v>120</v>
       </c>
       <c r="S77" s="26" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="T77" s="26"/>
       <c r="U77" s="26"/>
       <c r="V77" s="26"/>
       <c r="W77" s="26"/>
       <c r="X77" s="26"/>
       <c r="Y77" s="26"/>
       <c r="Z77" s="26"/>
       <c r="AA77" s="26"/>
       <c r="AB77" s="26"/>
       <c r="AC77" s="26"/>
       <c r="AD77" s="26"/>
     </row>
     <row r="78" spans="4:30" x14ac:dyDescent="0.2">
       <c r="D78" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F78" t="s">
         <v>121</v>
       </c>
       <c r="I78">
         <f>Jahr-1</f>
         <v>2025</v>
       </c>
       <c r="J78" s="66"/>
       <c r="K78" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="79" spans="4:30" x14ac:dyDescent="0.2"/>
     <row r="80" spans="4:30" x14ac:dyDescent="0.2">
       <c r="F80" t="s">
         <v>122</v>
       </c>
       <c r="I80">
         <f>Jahr-2</f>
         <v>2024</v>
       </c>
       <c r="J80" s="66"/>
       <c r="K80" t="s">
         <v>118</v>
       </c>
       <c r="U80" s="73"/>
       <c r="V80" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="81" spans="4:22" x14ac:dyDescent="0.2">
       <c r="F81" t="s">
         <v>122</v>
       </c>
       <c r="I81">
         <f>Jahr-1</f>
         <v>2025</v>
       </c>
       <c r="J81" s="66"/>
       <c r="K81" t="s">
         <v>118</v>
       </c>
       <c r="V81" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="82" spans="4:22" x14ac:dyDescent="0.2"/>
     <row r="83" spans="4:22" x14ac:dyDescent="0.2">
       <c r="F83" t="s">
         <v>123</v>
       </c>
       <c r="J83" s="66"/>
       <c r="K83" t="s">
         <v>118</v>
       </c>
       <c r="U83" s="74"/>
       <c r="V83" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="84" spans="4:22" x14ac:dyDescent="0.2">
       <c r="F84" t="s">
         <v>124</v>
       </c>
       <c r="I84">
         <f>Jahr-1</f>
         <v>2025</v>
       </c>
       <c r="J84" s="66"/>
       <c r="K84" t="s">
         <v>118</v>
       </c>
       <c r="V84" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="85" spans="4:22" x14ac:dyDescent="0.2"/>
     <row r="86" spans="4:22" x14ac:dyDescent="0.2">
       <c r="F86" s="32" t="str">
         <f>IF(SUM($J$83:$J$84)=0,"","Grund für Rückstellung(en)")</f>
         <v/>
       </c>
       <c r="G86" s="86"/>
       <c r="H86" s="86"/>
       <c r="I86" s="86"/>
       <c r="J86" s="86"/>
       <c r="K86" s="86"/>
       <c r="U86" s="18"/>
       <c r="V86" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      <c r="D87" s="87" t="str">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="87" spans="4:22" ht="12.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D87" s="106" t="str">
         <f>IF(AND(SUM($J$83:$J$84)&gt;0,LEN($G$86)&lt;10),"Bitte Grund für 
 Rückstellung(en) aufführen","")</f>
         <v/>
       </c>
-      <c r="E87" s="87"/>
-      <c r="F87" s="88"/>
+      <c r="E87" s="106"/>
+      <c r="F87" s="107"/>
       <c r="G87" s="86"/>
       <c r="H87" s="86"/>
       <c r="I87" s="86"/>
       <c r="J87" s="86"/>
       <c r="K87" s="86"/>
     </row>
     <row r="88" spans="4:22" x14ac:dyDescent="0.2">
-      <c r="D88" s="87"/>
-[...1 lines deleted...]
-      <c r="F88" s="88"/>
+      <c r="D88" s="106"/>
+      <c r="E88" s="106"/>
+      <c r="F88" s="107"/>
       <c r="G88" s="86"/>
       <c r="H88" s="86"/>
       <c r="I88" s="86"/>
       <c r="J88" s="86"/>
       <c r="K88" s="86"/>
     </row>
     <row r="89" spans="4:22" x14ac:dyDescent="0.2"/>
     <row r="90" spans="4:22" x14ac:dyDescent="0.2">
       <c r="D90" s="31" t="s">
         <v>125</v>
       </c>
       <c r="F90" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="91" spans="4:22" x14ac:dyDescent="0.2">
-      <c r="F91" s="101"/>
-[...4 lines deleted...]
-      <c r="K91" s="103"/>
+      <c r="F91" s="87"/>
+      <c r="G91" s="88"/>
+      <c r="H91" s="88"/>
+      <c r="I91" s="88"/>
+      <c r="J91" s="88"/>
+      <c r="K91" s="89"/>
     </row>
     <row r="92" spans="4:22" x14ac:dyDescent="0.2">
-      <c r="F92" s="104"/>
-[...4 lines deleted...]
-      <c r="K92" s="106"/>
+      <c r="F92" s="90"/>
+      <c r="G92" s="91"/>
+      <c r="H92" s="91"/>
+      <c r="I92" s="91"/>
+      <c r="J92" s="91"/>
+      <c r="K92" s="92"/>
     </row>
     <row r="93" spans="4:22" x14ac:dyDescent="0.2">
-      <c r="F93" s="104"/>
-[...4 lines deleted...]
-      <c r="K93" s="106"/>
+      <c r="F93" s="90"/>
+      <c r="G93" s="91"/>
+      <c r="H93" s="91"/>
+      <c r="I93" s="91"/>
+      <c r="J93" s="91"/>
+      <c r="K93" s="92"/>
     </row>
     <row r="94" spans="4:22" x14ac:dyDescent="0.2">
-      <c r="F94" s="104"/>
-[...4 lines deleted...]
-      <c r="K94" s="106"/>
+      <c r="F94" s="90"/>
+      <c r="G94" s="91"/>
+      <c r="H94" s="91"/>
+      <c r="I94" s="91"/>
+      <c r="J94" s="91"/>
+      <c r="K94" s="92"/>
     </row>
     <row r="95" spans="4:22" x14ac:dyDescent="0.2">
-      <c r="F95" s="104"/>
-[...4 lines deleted...]
-      <c r="K95" s="106"/>
+      <c r="F95" s="90"/>
+      <c r="G95" s="91"/>
+      <c r="H95" s="91"/>
+      <c r="I95" s="91"/>
+      <c r="J95" s="91"/>
+      <c r="K95" s="92"/>
     </row>
     <row r="96" spans="4:22" x14ac:dyDescent="0.2">
-      <c r="F96" s="107"/>
-[...4 lines deleted...]
-      <c r="K96" s="109"/>
+      <c r="F96" s="93"/>
+      <c r="G96" s="94"/>
+      <c r="H96" s="94"/>
+      <c r="I96" s="94"/>
+      <c r="J96" s="94"/>
+      <c r="K96" s="95"/>
     </row>
     <row r="97" spans="6:13" x14ac:dyDescent="0.2"/>
     <row r="98" spans="6:13" x14ac:dyDescent="0.2"/>
     <row r="99" spans="6:13" x14ac:dyDescent="0.2">
       <c r="F99" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="100" spans="6:13" x14ac:dyDescent="0.2"/>
-    <row r="101" spans="6:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="M101" s="97"/>
+    <row r="101" spans="6:13" ht="30.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F101" s="80"/>
+      <c r="G101" s="81"/>
+      <c r="H101" s="82"/>
+      <c r="J101" s="80"/>
+      <c r="K101" s="81"/>
+      <c r="L101" s="81"/>
+      <c r="M101" s="82"/>
     </row>
     <row r="102" spans="6:13" x14ac:dyDescent="0.2">
       <c r="F102" t="s">
         <v>127</v>
       </c>
       <c r="J102" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="103" spans="6:13" x14ac:dyDescent="0.2"/>
     <row r="104" spans="6:13" x14ac:dyDescent="0.2">
       <c r="F104" s="13" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="105" spans="6:13" x14ac:dyDescent="0.2">
       <c r="F105" s="13" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="106" spans="6:13" x14ac:dyDescent="0.2">
       <c r="F106" s="13" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="107" spans="6:13" x14ac:dyDescent="0.2">
       <c r="F107" s="13" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="108" spans="6:13" x14ac:dyDescent="0.2">
       <c r="F108" s="13" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="109" spans="6:13" x14ac:dyDescent="0.2"/>
     <row r="110" spans="6:13" x14ac:dyDescent="0.2">
       <c r="F110" s="67" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="G110" s="68"/>
       <c r="H110" s="68"/>
       <c r="I110" s="68"/>
       <c r="J110" s="68"/>
       <c r="K110" s="68"/>
       <c r="L110" s="68"/>
       <c r="M110" s="68"/>
     </row>
     <row r="111" spans="6:13" x14ac:dyDescent="0.2">
       <c r="F111" s="67" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="G111" s="68"/>
       <c r="H111" s="68"/>
       <c r="I111" s="68"/>
       <c r="J111" s="68"/>
       <c r="K111" s="68"/>
       <c r="L111" s="68"/>
       <c r="M111" s="68"/>
     </row>
     <row r="112" spans="6:13" x14ac:dyDescent="0.2"/>
     <row r="113" spans="2:15" x14ac:dyDescent="0.2">
       <c r="D113" s="31" t="s">
         <v>129</v>
       </c>
       <c r="N113" s="13"/>
       <c r="O113" s="13"/>
     </row>
     <row r="114" spans="2:15" x14ac:dyDescent="0.2">
       <c r="N114" s="13"/>
       <c r="O114" s="13"/>
     </row>
     <row r="115" spans="2:15" x14ac:dyDescent="0.2">
       <c r="D115" s="31" t="s">
         <v>130</v>
       </c>
       <c r="E115" s="63"/>
       <c r="F115" s="69" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G115" s="2"/>
       <c r="H115" s="2"/>
       <c r="I115" s="2"/>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="N115" s="13"/>
       <c r="O115" s="13"/>
     </row>
     <row r="116" spans="2:15" x14ac:dyDescent="0.2">
       <c r="E116" s="63"/>
       <c r="F116" s="69" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="G116" s="2"/>
       <c r="H116" s="2"/>
       <c r="I116" s="2"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
     </row>
     <row r="117" spans="2:15" x14ac:dyDescent="0.2">
       <c r="E117" s="63"/>
       <c r="F117" s="69" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G117" s="2"/>
       <c r="H117" s="2"/>
       <c r="I117" s="2"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
     </row>
     <row r="118" spans="2:15" x14ac:dyDescent="0.2">
       <c r="E118" s="63"/>
       <c r="F118" s="70" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G118" s="2"/>
       <c r="H118" s="2"/>
       <c r="I118" s="2"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
     </row>
     <row r="119" spans="2:15" x14ac:dyDescent="0.2">
       <c r="E119" s="63"/>
       <c r="F119" s="69" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="G119" s="2"/>
       <c r="H119" s="2"/>
       <c r="I119" s="2"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
     </row>
     <row r="120" spans="2:15" x14ac:dyDescent="0.2"/>
     <row r="121" spans="2:15" x14ac:dyDescent="0.2">
       <c r="E121" s="63"/>
       <c r="F121" s="69" t="str">
         <f>IF($J$25&gt;0,"Liste der Vereinsmitglieder (Name, Adresse, Jahrgang, Kategorie [aktiv / passiv], Lizenz [ja / nein])","n.z.")</f>
         <v>n.z.</v>
       </c>
       <c r="G121" s="2"/>
       <c r="H121" s="2"/>
       <c r="I121" s="2"/>
       <c r="J121" s="2"/>
       <c r="K121" s="2"/>
     </row>
     <row r="122" spans="2:15" x14ac:dyDescent="0.2">
       <c r="E122" s="63"/>
       <c r="F122" s="69" t="str">
         <f>IF($J$30&gt;0,"Liste der Jugendlichen (Name, Adresse, Jahrgang, Kategorie [aktiv / passiv])","n.z.")</f>
         <v>n.z.</v>
@@ -4770,77 +4745,77 @@
     <row r="128" spans="2:15" x14ac:dyDescent="0.2">
       <c r="B128" s="25" t="str">
         <f>B2</f>
         <v>Antragsformular für den Vereinsbeitrag SPORT</v>
       </c>
       <c r="C128" s="25"/>
       <c r="D128" s="25"/>
       <c r="E128" s="25"/>
       <c r="F128" s="25"/>
       <c r="G128" s="25"/>
       <c r="H128" s="25"/>
       <c r="I128" s="25"/>
       <c r="J128" s="25"/>
       <c r="K128" s="25"/>
       <c r="L128" s="25"/>
       <c r="M128" s="25"/>
       <c r="N128" s="25"/>
       <c r="O128" s="71" t="str">
         <f>"Copyright Gemeinde Vaduz "&amp; Jahr &amp;" ©"</f>
         <v>Copyright Gemeinde Vaduz 2026 ©</v>
       </c>
     </row>
     <row r="129" x14ac:dyDescent="0.2"/>
     <row r="130" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ci+A/JoO79VZzYefNebd1QVwr86ANiObybtO1Dl8DIshlRSDTXUHCKcqTECVsve0Z9/JOnZVEL88r8VXKB02Pg==" saltValue="2zIky/q07s9Y9fpkPX0/4w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="q3/K5m7GIBdYUmin+KCr+6qEuu4SJ0N3IiDH1JBd+0yhRvgtMKiZImnm0qLWU41mFo6sMzqVrxfXuSsFtHurhg==" saltValue="7dTbnbarN3X6o4ODxoG6Jw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="25">
+    <mergeCell ref="Q2:AE2"/>
+    <mergeCell ref="L10:M11"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="G86:K88"/>
+    <mergeCell ref="D87:F88"/>
+    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="F39:K39"/>
+    <mergeCell ref="L8:M9"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="I16:K16"/>
+    <mergeCell ref="I17:K17"/>
     <mergeCell ref="F101:H101"/>
     <mergeCell ref="J101:M101"/>
     <mergeCell ref="E8:J8"/>
     <mergeCell ref="E9:J9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="E16:G16"/>
     <mergeCell ref="G55:K57"/>
     <mergeCell ref="F91:K96"/>
     <mergeCell ref="J19:K20"/>
     <mergeCell ref="E19:H19"/>
     <mergeCell ref="E20:H20"/>
     <mergeCell ref="E17:G17"/>
-    <mergeCell ref="Q2:AE2"/>
-[...9 lines deleted...]
-    <mergeCell ref="I17:K17"/>
   </mergeCells>
   <conditionalFormatting sqref="C4:N4 L7:L8 M22">
     <cfRule type="expression" dxfId="13" priority="67">
       <formula>$T$65=5</formula>
     </cfRule>
     <cfRule type="expression" dxfId="12" priority="68">
       <formula>$T$65=4</formula>
     </cfRule>
     <cfRule type="expression" dxfId="11" priority="69">
       <formula>$T$65=3</formula>
     </cfRule>
     <cfRule type="expression" dxfId="10" priority="70">
       <formula>$T$65=2</formula>
     </cfRule>
     <cfRule type="expression" dxfId="9" priority="71">
       <formula>$T$65=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E121:E125">
     <cfRule type="expression" dxfId="8" priority="6">
       <formula>$F121="n.z."</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E44:J44">
     <cfRule type="expression" dxfId="7" priority="2">
@@ -4889,112 +4864,112 @@
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eintrag nicht gültig." error="Bitte eine gültige Jahreszahl zwischen 1800 und Antragsjahr eingeben." sqref="E13" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>1800</formula1>
       <formula2>Jahr</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E121:E125 E115:E119 J59 J42 J44:J45 J49:J51 J53" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"x"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="wks99_Styles">
     <tabColor theme="1" tint="0.499984740745262"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:AH35"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.55" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="2.1640625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="20" max="27" width="5.6640625" customWidth="1"/>
+    <col min="1" max="2" width="2.140625" customWidth="1"/>
+    <col min="3" max="3" width="13.42578125" customWidth="1"/>
+    <col min="4" max="4" width="25.7109375" customWidth="1"/>
+    <col min="5" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="17.7109375" customWidth="1"/>
+    <col min="11" max="17" width="5.7109375" customWidth="1"/>
+    <col min="18" max="18" width="1.5703125" customWidth="1"/>
+    <col min="19" max="19" width="17.7109375" customWidth="1"/>
+    <col min="20" max="27" width="5.7109375" customWidth="1"/>
     <col min="28" max="28" width="2" customWidth="1"/>
-    <col min="29" max="29" width="1.5" customWidth="1"/>
+    <col min="29" max="29" width="1.5703125" customWidth="1"/>
     <col min="30" max="34" width="0" hidden="1" customWidth="1"/>
-    <col min="35" max="16384" width="8.83203125" hidden="1"/>
+    <col min="35" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="2:28" ht="21" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:28" ht="21.1" x14ac:dyDescent="0.35">
       <c r="B2" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
     </row>
     <row r="3" spans="2:28" x14ac:dyDescent="0.2">
       <c r="B3" s="4" t="s">
         <v>61</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="2:28" x14ac:dyDescent="0.2">
       <c r="I4" s="1"/>
     </row>
-    <row r="5" spans="2:28" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:28" ht="19.05" x14ac:dyDescent="0.35">
       <c r="C5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="1"/>
       <c r="J5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
@@ -5156,193 +5131,173 @@
         <v>56</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="K21" s="13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="3:28" x14ac:dyDescent="0.2">
       <c r="D22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="K22" s="13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="3:28" x14ac:dyDescent="0.2"/>
     <row r="24" spans="3:28" x14ac:dyDescent="0.2"/>
-    <row r="25" spans="3:28" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="25" spans="3:28" ht="19.05" x14ac:dyDescent="0.35">
       <c r="C25" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
     </row>
     <row r="26" spans="3:28" x14ac:dyDescent="0.2">
       <c r="C26" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="3:28" x14ac:dyDescent="0.2">
       <c r="J27" s="17" t="s">
         <v>40</v>
       </c>
       <c r="K27" s="13" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="28" spans="3:28" ht="21" x14ac:dyDescent="0.35">
+    <row r="28" spans="3:28" ht="21.1" x14ac:dyDescent="0.35">
       <c r="C28" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J28" s="27" t="s">
         <v>37</v>
       </c>
       <c r="K28" s="13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="3:28" x14ac:dyDescent="0.2">
       <c r="K29" s="13"/>
     </row>
-    <row r="30" spans="3:28" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="3:28" ht="19.7" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C30" s="5" t="s">
         <v>58</v>
       </c>
       <c r="J30" s="28" t="s">
         <v>41</v>
       </c>
       <c r="K30" s="13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="3:28" x14ac:dyDescent="0.2">
       <c r="J31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="K31" s="13" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="32" spans="3:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="3:28" ht="14.95" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C32" s="26" t="s">
         <v>59</v>
       </c>
       <c r="K32" s="13"/>
     </row>
-    <row r="33" spans="3:11" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="3:11" ht="13.6" x14ac:dyDescent="0.25">
       <c r="J33" s="29" t="s">
         <v>42</v>
       </c>
       <c r="K33" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C34" s="25" t="s">
         <v>60</v>
       </c>
       <c r="J34" s="30" t="s">
         <v>39</v>
       </c>
       <c r="K34" s="13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35" spans="3:11" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100745C612D1FDBA74DAE435A7F138DA8A2" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="02bac0023a0b4d3e5c431f4e25a5b01f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="de359e5d-747f-4991-a0f5-86f7e3b4a40d" xmlns:ns3="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5128923b3a229602c4f92a6b8e978c71" ns2:_="" ns3:_="">
     <xsd:import namespace="de359e5d-747f-4991-a0f5-86f7e3b4a40d"/>
     <xsd:import namespace="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -5553,90 +5508,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="de359e5d-747f-4991-a0f5-86f7e3b4a40d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{641F3BA2-1442-4C19-BD42-1FF0219BDE63}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9A694F7-AF1D-4738-88DE-E9E1C4A14959}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="de359e5d-747f-4991-a0f5-86f7e3b4a40d"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E881B87-F19F-4D8C-8B4B-E60541F3DB60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{811CF64D-B270-43F4-9C90-C73269ADCDEB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{641F3BA2-1442-4C19-BD42-1FF0219BDE63}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="de359e5d-747f-4991-a0f5-86f7e3b4a40d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="6d928a66-d1a9-49dd-87ee-c5c9d0368ba6"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>