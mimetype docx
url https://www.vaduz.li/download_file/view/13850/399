--- v0 (2025-11-17)
+++ v1 (2026-10-01)
@@ -181,97 +181,97 @@
         </w:rPr>
         <w:t xml:space="preserve">aktion </w:t>
       </w:r>
       <w:r w:rsidRPr="00601D96">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="66"/>
           <w:szCs w:val="66"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>in der Gemeinde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DC99EF" w14:textId="77777777" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="610A1999" w14:textId="70406465" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
+    <w:p w14:paraId="610A1999" w14:textId="07B3B848" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Frutiger-BoldCn"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Frutiger-BoldCn"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Bestellformular</w:t>
       </w:r>
       <w:r w:rsidR="00601D96">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Frutiger-BoldCn"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00817A80">
+      <w:r w:rsidR="004A3C9D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Frutiger-BoldCn"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13AC559E" w14:textId="77777777" w:rsidR="00CF7DF6" w:rsidRDefault="00CF7DF6" w:rsidP="004D7EFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Frutiger-Cn"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="427F7D91" w14:textId="65B63E8D" w:rsidR="00CF7DF6" w:rsidRPr="00141AA3" w:rsidRDefault="00CF7DF6" w:rsidP="00CF7DF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="23"/>
@@ -1124,94 +1124,94 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:i/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beispiel Boskoop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B0C9EA" w14:textId="77777777" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD">
+          <w:p w14:paraId="37B0C9EA" w14:textId="53F30534" w:rsidR="004D7EFD" w:rsidRDefault="007A5CE0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="143EEBCE" w14:textId="4803C6EB" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CE8F07D" w14:textId="77777777" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2991,122 +2991,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="029BBAE6" w14:textId="0CEEEF5F" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="683CFA3B" w14:textId="37AE2449" w:rsidR="00CF7DF6" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
+    <w:p w14:paraId="683CFA3B" w14:textId="6755FA99" w:rsidR="00CF7DF6" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Frutiger-Cn"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Einsende</w:t>
       </w:r>
       <w:r w:rsidR="00CF7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n bis </w:t>
       </w:r>
       <w:r w:rsidR="00247A51">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00CF7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00236A84">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Novem</w:t>
       </w:r>
       <w:r w:rsidR="00CF7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ber 202</w:t>
       </w:r>
-      <w:r w:rsidR="00817A80">
+      <w:r w:rsidR="004A3C9D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008F1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF7DF6" w:rsidRPr="00CF7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an die</w:t>
       </w:r>
       <w:r w:rsidR="00CF7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3140,122 +3149,131 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Körbitz, Rheinhofstr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Frutiger-Cn"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>11, CH-9465 Salez, eva.koerbitz@hortus.li</w:t>
       </w:r>
       <w:r w:rsidR="004D7EFD">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466EAA7A" w14:textId="33B30E8A" w:rsidR="004D7EFD" w:rsidRPr="009030DF" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
+    <w:p w14:paraId="466EAA7A" w14:textId="01CCB956" w:rsidR="004D7EFD" w:rsidRPr="009030DF" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lieferung an die Gemeinden:</w:t>
       </w:r>
       <w:r w:rsidR="00D76D63">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D12040">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Freitag, </w:t>
       </w:r>
       <w:r w:rsidR="00247A51">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>21</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="0048283A">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> November 202</w:t>
       </w:r>
-      <w:r w:rsidR="00817A80">
+      <w:r w:rsidR="004A3C9D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8EE489" w14:textId="0ABC9152" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Die genaue Zeit und den Ort der Abgabe erf</w:t>
       </w:r>
       <w:r w:rsidR="00D76D63">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3297,195 +3315,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> beim Gemeindesekretariat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE229EB" w14:textId="77777777" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="016F0786" w14:textId="607D0136" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Name:_</w:t>
-[...8 lines deleted...]
-        <w:t>____________________________________________</w:t>
+        <w:t>Name:_____________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00E52D64">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">             Datum:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B804991" w14:textId="77777777" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="239307C3" w14:textId="5B0F8AC4" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r w:rsidR="002C5A88">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Str., Hausnr. und Ort</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (Str., Hausnr. und Ort)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:_</w:t>
-[...8 lines deleted...]
-        <w:t>____________________________________________________</w:t>
+        <w:t>:_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9D78C6" w14:textId="77777777" w:rsidR="004D7EFD" w:rsidRDefault="004D7EFD" w:rsidP="004D7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66BCF192" w14:textId="5DFD5CA3" w:rsidR="004D7EFD" w:rsidRPr="004503F7" w:rsidRDefault="004D7EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telefonnummer</w:t>
       </w:r>
       <w:r w:rsidR="00CF7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>E-Mail:_</w:t>
-[...8 lines deleted...]
-        <w:t>________________________</w:t>
+        <w:t>E-Mail:_________________________</w:t>
       </w:r>
       <w:r w:rsidR="00141AA3">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004D7EFD" w:rsidRPr="004503F7" w:rsidSect="004503F7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -3530,78 +3510,79 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger-Cn">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D7EFD"/>
     <w:rsid w:val="00141AA3"/>
     <w:rsid w:val="00173F4B"/>
     <w:rsid w:val="002165C4"/>
     <w:rsid w:val="00236A84"/>
     <w:rsid w:val="00247A51"/>
     <w:rsid w:val="002B3EED"/>
     <w:rsid w:val="002C5A88"/>
     <w:rsid w:val="00325CB1"/>
     <w:rsid w:val="004503F7"/>
     <w:rsid w:val="0048283A"/>
+    <w:rsid w:val="004A3C9D"/>
     <w:rsid w:val="004D7EFD"/>
     <w:rsid w:val="004E4B95"/>
     <w:rsid w:val="00601D96"/>
     <w:rsid w:val="00721088"/>
+    <w:rsid w:val="007A5CE0"/>
     <w:rsid w:val="00817A80"/>
     <w:rsid w:val="008F1D5E"/>
     <w:rsid w:val="009030DF"/>
     <w:rsid w:val="00A72060"/>
     <w:rsid w:val="00BA05EE"/>
     <w:rsid w:val="00BA291A"/>
     <w:rsid w:val="00BB2D0D"/>
     <w:rsid w:val="00CF7DF6"/>
     <w:rsid w:val="00D07561"/>
     <w:rsid w:val="00D12040"/>
     <w:rsid w:val="00D40717"/>
     <w:rsid w:val="00D76D63"/>
     <w:rsid w:val="00E52D64"/>
     <w:rsid w:val="00E97381"/>
     <w:rsid w:val="00F834C1"/>
     <w:rsid w:val="00F92D9C"/>
     <w:rsid w:val="00FD5933"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>